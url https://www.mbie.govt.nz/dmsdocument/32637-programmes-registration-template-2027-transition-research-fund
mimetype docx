--- v0 (2026-10-05)
+++ v1 (2026-10-26)
@@ -1270,75 +1270,101 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C78CA7" w14:textId="77777777" w:rsidR="00662206" w:rsidRDefault="00662206">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01212CD5" w14:textId="77777777" w:rsidR="00C32663" w:rsidRPr="00C32663" w:rsidRDefault="00C32663" w:rsidP="00C32663">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C32663">
         <w:t>1.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32663">
         <w:tab/>
         <w:t>Total Funding Requested</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCE980D" w14:textId="70C1A5DE" w:rsidR="00662206" w:rsidRDefault="00C32663" w:rsidP="00C32663">
+    <w:p w14:paraId="6FCE980D" w14:textId="6AF0454A" w:rsidR="00662206" w:rsidRDefault="00C32663" w:rsidP="00C32663">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C32663">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The total funding is auto populated from the Financial Information section and </w:t>
+        <w:t xml:space="preserve">The total funding is auto populated from the Financial Information section </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5FF9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
       </w:r>
       <w:r w:rsidRPr="000903F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>cannot</w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5FF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32663">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be changed.</w:t>
+        <w:t>changed</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5FF9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in your proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C32663">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9F29D1" w14:textId="77777777" w:rsidR="00662206" w:rsidRDefault="00662206">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="319ACB80" w14:textId="77777777" w:rsidR="005D5E99" w:rsidRPr="005D5E99" w:rsidRDefault="005D5E99" w:rsidP="00D6148D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005D5E99">
         <w:lastRenderedPageBreak/>
         <w:t>1.4</w:t>
       </w:r>
       <w:r w:rsidRPr="005D5E99">
         <w:tab/>
         <w:t>Contact Details – Application Administrator and Back-up Application Administrator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A7DB057" w14:textId="77777777" w:rsidR="005D5E99" w:rsidRPr="005D5E99" w:rsidRDefault="005D5E99" w:rsidP="005D5E99">
       <w:pPr>
         <w:rPr>
@@ -3969,99 +3995,113 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C522E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Specify the funding requested for the first year excluding GST.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1459F178" w14:textId="22C6CE6C" w:rsidR="007C522E" w:rsidRPr="007C522E" w:rsidRDefault="007C522E" w:rsidP="007C522E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C522E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The funding requested must meet a minimum of $1,000,000 (excluding GST) per year. MBIE uses a flat funding model so all other years will populate automatically.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476282CB" w14:textId="536B62FE" w:rsidR="00F47AF9" w:rsidRDefault="007C522E" w:rsidP="007C522E">
+    <w:p w14:paraId="476282CB" w14:textId="2A493932" w:rsidR="00F47AF9" w:rsidRDefault="007C522E" w:rsidP="007C522E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C522E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Total Funding Requested will be auto populated to your </w:t>
       </w:r>
       <w:r w:rsidR="003E2554">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007C522E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>roposal and</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">roposal </w:t>
+      </w:r>
+      <w:r w:rsidR="00197A4C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
       </w:r>
       <w:r w:rsidRPr="006F075C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>cannot</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00197A4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="007C522E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>be changed.</w:t>
+        <w:t xml:space="preserve"> changed</w:t>
+      </w:r>
+      <w:r w:rsidR="00197A4C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in your proposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C522E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633FF49F" w14:textId="77777777" w:rsidR="007C522E" w:rsidRPr="00F47AF9" w:rsidRDefault="007C522E" w:rsidP="007C522E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27AD1FF5" w14:textId="29407E8A" w:rsidR="00FA4347" w:rsidRDefault="00F47AF9" w:rsidP="00F47AF9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47AF9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Enter your answer here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1F99FC" w14:textId="77777777" w:rsidR="00FA4347" w:rsidRDefault="00FA4347">
       <w:pPr>
         <w:rPr>
@@ -7040,61 +7080,61 @@
     <w:sectPr w:rsidR="0060150E" w:rsidRPr="0060150E" w:rsidSect="0001196E">
       <w:headerReference w:type="even" r:id="rId27"/>
       <w:headerReference w:type="default" r:id="rId28"/>
       <w:footerReference w:type="even" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:headerReference w:type="first" r:id="rId31"/>
       <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42D154BF" w14:textId="77777777" w:rsidR="00CE080D" w:rsidRDefault="00CE080D" w:rsidP="00662206">
+    <w:p w14:paraId="61E68809" w14:textId="77777777" w:rsidR="008364AF" w:rsidRDefault="008364AF" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D255B22" w14:textId="77777777" w:rsidR="00CE080D" w:rsidRDefault="00CE080D" w:rsidP="00662206">
+    <w:p w14:paraId="15A9D686" w14:textId="77777777" w:rsidR="008364AF" w:rsidRDefault="008364AF" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7286,167 +7326,167 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17F5F63A" w14:textId="77777777" w:rsidR="008346F3" w:rsidRDefault="008346F3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CC9C17" w14:textId="77777777" w:rsidR="00CE080D" w:rsidRDefault="00CE080D" w:rsidP="00662206">
+    <w:p w14:paraId="6AC5DC97" w14:textId="77777777" w:rsidR="008364AF" w:rsidRDefault="008364AF" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C380017" w14:textId="77777777" w:rsidR="00CE080D" w:rsidRDefault="00CE080D" w:rsidP="00662206">
+    <w:p w14:paraId="4AA42D1D" w14:textId="77777777" w:rsidR="008364AF" w:rsidRDefault="008364AF" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D4FBFB0" w14:textId="7A79E117" w:rsidR="00662206" w:rsidRDefault="00CE080D">
+  <w:p w14:paraId="2D4FBFB0" w14:textId="7A79E117" w:rsidR="00662206" w:rsidRDefault="008364AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5AB55B3C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject362949172" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:494.15pt;height:185.3pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D4449B3" w14:textId="0D9B25F0" w:rsidR="00662206" w:rsidRDefault="00CE080D">
+  <w:p w14:paraId="3D4449B3" w14:textId="0D9B25F0" w:rsidR="00662206" w:rsidRDefault="008364AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2DFE3DF2">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject362949173" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:494.15pt;height:185.3pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AE8573C" w14:textId="2560E700" w:rsidR="00662206" w:rsidRDefault="00CE080D">
+  <w:p w14:paraId="4AE8573C" w14:textId="2560E700" w:rsidR="00662206" w:rsidRDefault="008364AF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="093A8730">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -7939,153 +7979,157 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="11999088">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="26219571">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2029600139">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="895238694">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2006593151">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1108700093">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F9776D"/>
     <w:rsid w:val="0001196E"/>
     <w:rsid w:val="00022610"/>
     <w:rsid w:val="000903F6"/>
     <w:rsid w:val="000B6ACF"/>
     <w:rsid w:val="000C4112"/>
     <w:rsid w:val="000D2C26"/>
     <w:rsid w:val="000D6B6D"/>
     <w:rsid w:val="00196280"/>
+    <w:rsid w:val="00197A4C"/>
     <w:rsid w:val="001E1751"/>
     <w:rsid w:val="00203910"/>
     <w:rsid w:val="0021218E"/>
     <w:rsid w:val="00234E67"/>
     <w:rsid w:val="00234EAD"/>
     <w:rsid w:val="00266A33"/>
     <w:rsid w:val="002B317F"/>
     <w:rsid w:val="002B3F7A"/>
     <w:rsid w:val="002E0FF2"/>
     <w:rsid w:val="00324772"/>
     <w:rsid w:val="00327AA6"/>
     <w:rsid w:val="00335E39"/>
     <w:rsid w:val="00385EF9"/>
     <w:rsid w:val="003A7959"/>
     <w:rsid w:val="003B12E5"/>
     <w:rsid w:val="003E2554"/>
+    <w:rsid w:val="00420B1B"/>
     <w:rsid w:val="00432D03"/>
     <w:rsid w:val="00444F06"/>
     <w:rsid w:val="004526C0"/>
     <w:rsid w:val="004D0001"/>
     <w:rsid w:val="004D3B78"/>
     <w:rsid w:val="004E5071"/>
     <w:rsid w:val="004E7727"/>
     <w:rsid w:val="00514FCF"/>
     <w:rsid w:val="00516108"/>
     <w:rsid w:val="00543727"/>
     <w:rsid w:val="005711A6"/>
     <w:rsid w:val="005A4BFF"/>
     <w:rsid w:val="005A5DD5"/>
     <w:rsid w:val="005D5E99"/>
     <w:rsid w:val="0060150E"/>
     <w:rsid w:val="00634FCF"/>
     <w:rsid w:val="00641873"/>
     <w:rsid w:val="006548C8"/>
     <w:rsid w:val="00662206"/>
     <w:rsid w:val="00682F5C"/>
     <w:rsid w:val="006C58DE"/>
     <w:rsid w:val="006F075C"/>
     <w:rsid w:val="00765A05"/>
     <w:rsid w:val="007661FA"/>
     <w:rsid w:val="007C0E9C"/>
     <w:rsid w:val="007C522E"/>
     <w:rsid w:val="007D03B3"/>
     <w:rsid w:val="008346F3"/>
+    <w:rsid w:val="008364AF"/>
     <w:rsid w:val="00867865"/>
     <w:rsid w:val="008B065F"/>
     <w:rsid w:val="008B1D39"/>
     <w:rsid w:val="008B5CE8"/>
     <w:rsid w:val="008C2D19"/>
     <w:rsid w:val="008D1945"/>
     <w:rsid w:val="008E46C9"/>
     <w:rsid w:val="008F17F5"/>
     <w:rsid w:val="00907927"/>
     <w:rsid w:val="0093376B"/>
     <w:rsid w:val="009421E4"/>
     <w:rsid w:val="00955FB0"/>
     <w:rsid w:val="00975548"/>
     <w:rsid w:val="00990179"/>
     <w:rsid w:val="00996E6B"/>
     <w:rsid w:val="009C431B"/>
     <w:rsid w:val="00A35995"/>
     <w:rsid w:val="00A51C32"/>
     <w:rsid w:val="00A851EE"/>
     <w:rsid w:val="00AA69F2"/>
     <w:rsid w:val="00AE0E45"/>
+    <w:rsid w:val="00AE5FF9"/>
     <w:rsid w:val="00B46049"/>
     <w:rsid w:val="00B733B9"/>
     <w:rsid w:val="00B817B6"/>
     <w:rsid w:val="00B902A6"/>
     <w:rsid w:val="00BC62CF"/>
     <w:rsid w:val="00BD5343"/>
     <w:rsid w:val="00BE4EDC"/>
     <w:rsid w:val="00BF68BE"/>
     <w:rsid w:val="00BF6DF0"/>
     <w:rsid w:val="00C32663"/>
     <w:rsid w:val="00C75D46"/>
     <w:rsid w:val="00CE080D"/>
     <w:rsid w:val="00D107C2"/>
     <w:rsid w:val="00D12747"/>
     <w:rsid w:val="00D165CE"/>
     <w:rsid w:val="00D40855"/>
     <w:rsid w:val="00D6148D"/>
     <w:rsid w:val="00DF29EC"/>
     <w:rsid w:val="00DF7DF5"/>
     <w:rsid w:val="00E07D48"/>
     <w:rsid w:val="00E52EDF"/>
     <w:rsid w:val="00E60D38"/>
     <w:rsid w:val="00E9382D"/>
     <w:rsid w:val="00EA24C1"/>
     <w:rsid w:val="00EF0480"/>
@@ -9636,85 +9680,84 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22BE1612-81EC-4F87-9A90-E15D2F0EC86C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4026</Words>
-  <Characters>23233</Characters>
+  <Words>4191</Words>
+  <Characters>23096</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>2323</Lines>
-  <Paragraphs>1817</Paragraphs>
+  <Lines>607</Lines>
+  <Paragraphs>368</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Programmes Registration Template 2027 - Transition Research Fund</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25442</CharactersWithSpaces>
+  <CharactersWithSpaces>26919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Programmes Registration Template 2027 - Transition Research Fund</dc:title>
   <dc:subject/>
-  <dc:creator>Ministry of Business, Innovation &amp; Employment</dc:creator>
   <cp:keywords>MAKO ID 195225430</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2026-08-24T23:50:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>efbdcccd-a096-4fab-a9e5-0b9229ab2a77</vt:lpwstr>