--- v0 (2026-10-05)
+++ v1 (2026-10-26)
@@ -967,69 +967,51 @@
       <w:r w:rsidRPr="003B12E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00A032F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>subscribe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003B12E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to our </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> e-newsletter.</w:t>
+        <w:t xml:space="preserve"> to our Alert e-newsletter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23180560" w14:textId="61393C66" w:rsidR="004526C0" w:rsidRDefault="008F17F5" w:rsidP="008F17F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="008F17F5">
         <w:lastRenderedPageBreak/>
         <w:t>Section 1: Key Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA97C91" w14:textId="77777777" w:rsidR="008F17F5" w:rsidRPr="00FF7D4D" w:rsidRDefault="008F17F5" w:rsidP="00FF7D4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF7D4D">
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7D4D">
         <w:tab/>
         <w:t>Title (12 words maximum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335538EC" w14:textId="53727FDD" w:rsidR="00967C1D" w:rsidRDefault="00967C1D" w:rsidP="008F17F5">
       <w:pPr>
@@ -1161,123 +1143,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F17F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">MBIE reserves the right to change your title if needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D72867" w14:textId="77777777" w:rsidR="008F17F5" w:rsidRPr="004B473D" w:rsidRDefault="008F17F5" w:rsidP="008F17F5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B473D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you provide your title in </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> version and the full English translation up to a maximum of 24 words.</w:t>
+        <w:t>If you provide your title in te reo Māori, please provide the te reo version and the full English translation up to a maximum of 24 words.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6135B049" w14:textId="77777777" w:rsidR="008F17F5" w:rsidRPr="008F17F5" w:rsidRDefault="008F17F5" w:rsidP="008F17F5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="376E7E2D" w14:textId="63B8DB8D" w:rsidR="00662206" w:rsidRDefault="008F17F5" w:rsidP="008F17F5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F17F5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Enter your answer here…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D3BA3C" w14:textId="77777777" w:rsidR="00662206" w:rsidRDefault="00662206">
       <w:pPr>
         <w:rPr>
@@ -1384,105 +1294,113 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70C78CA7" w14:textId="77777777" w:rsidR="00662206" w:rsidRDefault="00662206">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01212CD5" w14:textId="77777777" w:rsidR="00C32663" w:rsidRPr="00C32663" w:rsidRDefault="00C32663" w:rsidP="00C32663">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00C32663">
         <w:t>1.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32663">
         <w:tab/>
         <w:t>Total Funding Requested</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9F29D1" w14:textId="3536CDB9" w:rsidR="00662206" w:rsidRDefault="00486625">
+    <w:p w14:paraId="5A9F29D1" w14:textId="217AEA46" w:rsidR="00662206" w:rsidRDefault="00486625">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00486625">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The total funding </w:t>
       </w:r>
       <w:r w:rsidR="00DF5338">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>has been</w:t>
       </w:r>
       <w:r w:rsidRPr="00486625">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> auto populated from your </w:t>
       </w:r>
       <w:r w:rsidR="008F79C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="00486625">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">egistration </w:t>
       </w:r>
-      <w:r w:rsidRPr="00486625">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+      <w:r w:rsidR="00E56E90">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
       </w:r>
       <w:r w:rsidRPr="004B473D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>cannot</w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56E90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="00486625">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be changed</w:t>
+        <w:t xml:space="preserve"> changed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24882F75" w14:textId="77777777" w:rsidR="00486625" w:rsidRDefault="00486625">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E02942C" w14:textId="77777777" w:rsidR="00486625" w:rsidRDefault="00486625">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="319ACB80" w14:textId="77777777" w:rsidR="005D5E99" w:rsidRPr="005D5E99" w:rsidRDefault="005D5E99" w:rsidP="00D6148D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -2037,250 +1955,186 @@
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the New Zealand Police</w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5D4EE6" w14:textId="3EAD6B0C" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">New Zealand </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>New Zealand Defence Force; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A8BFBF" w14:textId="6905FB3B" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Defence</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the Parliamentary Counsel Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00975548">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD0D556" w14:textId="733218BE" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Force; or</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet2"/>
+        <w:t>be for research, science or technology, or related activities, the majority of which are to be undertaken in New Zealand, unless the Board considers that there are compelling reasons to consider the proposal, despite the amount of research, science or technology or related activities being proposed to be undertaken overseas</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013C0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4294FAA4" w14:textId="587F4BEC" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>the Parliamentary Counsel Office</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0CD0D556" w14:textId="733218BE" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+        <w:t>not benefit a Russian state institution (including but not limited to support for Russian military or security activity) or an organisation outside government that may be perceived as contributing to the war effort</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013C0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68603A78" w14:textId="03D5CA47" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>be for research, science or technology, or related activities, the majority of which are to be undertaken in New Zealand, unless the Board considers that there are compelling reasons to consider the proposal, despite the amount of research, science or technology or related activities being proposed to be undertaken overseas</w:t>
+        <w:t>advise that the proposed funding recipient will, and the Board must be of the view that it can, adhere to the terms and conditions of funding set out in an investment contract determined by the Board</w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4294FAA4" w14:textId="587F4BEC" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+    <w:p w14:paraId="4EB00614" w14:textId="3B5FAEB0" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>not benefit a Russian state institution (including but not limited to support for Russian military or security activity) or an organisation outside government that may be perceived as contributing to the war effort</w:t>
+        <w:t>not be for activities already funded from another external source</w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68603A78" w14:textId="03D5CA47" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+    <w:p w14:paraId="51E60A1A" w14:textId="7042C7B0" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">advise that the proposed funding recipient will, and the Board must be of the view that it </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>come within the total organisational funding Cap that applies to the proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013C0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011E6350" w14:textId="3686D917" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>can,</w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">not include out-of-scope research outcomes related to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that amount to 50% or more of the proposal’s outcomes.</w:t>
+        <w:t>not include out-of-scope research outcomes related to defence that amount to 50% or more of the proposal’s outcomes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D49BB4" w14:textId="77777777" w:rsidR="007C0E9C" w:rsidRPr="007C0E9C" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41067F5A" w14:textId="4865FF3D" w:rsidR="00662206" w:rsidRDefault="007C0E9C" w:rsidP="007C0E9C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0E9C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Does your application meet these criteria? Yes/No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781F6542" w14:textId="77777777" w:rsidR="00662206" w:rsidRDefault="00662206">
       <w:pPr>
         <w:rPr>
@@ -2580,79 +2434,51 @@
         </w:rPr>
         <w:t xml:space="preserve">The audience for your </w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ublic </w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">tatement is the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> use of taxpayer money. It’s important that your </w:t>
+        <w:t xml:space="preserve">tatement is the general public, so it needs to be written in a way that is engaging, easy to understand, and shows a good use of taxpayer money. It’s important that your </w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ublic </w:t>
       </w:r>
       <w:r w:rsidR="00F013C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tatement accurately reflects your research and activities.</w:t>
       </w:r>
@@ -2807,87 +2633,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MBIE reserves the right to change your Public Statement if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78696023" w14:textId="77777777" w:rsidR="009628BA" w:rsidRPr="00DE1E17" w:rsidRDefault="009628BA" w:rsidP="009628BA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are welcome to provide your public statement in </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Māori. If you do, please provide an English translation. Both versions will be published.</w:t>
+        <w:t>You are welcome to provide your public statement in te reo Māori. If you do, please provide an English translation. Both versions will be published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9A2429" w14:textId="77777777" w:rsidR="009628BA" w:rsidRPr="009628BA" w:rsidRDefault="009628BA" w:rsidP="009628BA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1721D17B" w14:textId="1D6A2611" w:rsidR="009628BA" w:rsidRDefault="009628BA" w:rsidP="009628BA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009628BA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Enter your answer here…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256D9C61" w14:textId="77777777" w:rsidR="009628BA" w:rsidRDefault="009628BA">
       <w:pPr>
         <w:rPr>
@@ -3009,65 +2799,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007661FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Healthy People and a Thriving Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4806D0A6" w14:textId="77777777" w:rsidR="007661FA" w:rsidRPr="007661FA" w:rsidRDefault="007661FA" w:rsidP="007661FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007661FA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Although your proposal may cut across more than one pillar, please only choose the pillar that aligns with </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> your proposal.</w:t>
+        <w:t>Although your proposal may cut across more than one pillar, please only choose the pillar that aligns with the majority of your proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B149C11" w14:textId="77777777" w:rsidR="007661FA" w:rsidRDefault="007661FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0394BE20" w14:textId="77777777" w:rsidR="007661FA" w:rsidRDefault="007661FA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B786847" w14:textId="12C2E3E5" w:rsidR="005A4BFF" w:rsidRPr="005A4BFF" w:rsidRDefault="005A4BFF" w:rsidP="005A4BFF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005A4BFF">
         <w:t>2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4BFF">
         <w:tab/>
@@ -3210,65 +2986,51 @@
     <w:p w14:paraId="13EC4A66" w14:textId="45305F69" w:rsidR="0093376B" w:rsidRPr="0093376B" w:rsidRDefault="0093376B" w:rsidP="00FA4347">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0093376B">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00FA4347">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0093376B">
         <w:tab/>
         <w:t xml:space="preserve">Field of Research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C46F596" w14:textId="0B3DFA53" w:rsidR="007661FA" w:rsidRDefault="00B041CC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B041CC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Field of Research (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) ANZSRC codes have been auto populated from your Registration and </w:t>
+        <w:t xml:space="preserve">Field of Research (FoR) ANZSRC codes have been auto populated from your Registration and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cannot</w:t>
       </w:r>
       <w:r w:rsidRPr="00B041CC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> be changed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5D10B7" w14:textId="77777777" w:rsidR="00B041CC" w:rsidRDefault="00B041CC">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49DAE6A7" w14:textId="77777777" w:rsidR="00B041CC" w:rsidRDefault="00B041CC">
       <w:pPr>
@@ -3486,63 +3248,55 @@
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kaupapa Māori methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42586C99" w14:textId="034B766A" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Pūrākau</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> methodology</w:t>
+        <w:t>Pūrākau methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554AFF86" w14:textId="0AD967A9" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Māori frameworks</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39399EA2" w14:textId="7E8A6E91" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3590,133 +3344,113 @@
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kawa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D4622A" w14:textId="5E1A15F7" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Uara</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Māori</w:t>
+        <w:t>Uara Māori</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC6CEAE" w14:textId="3A04774B" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Takepū</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Māori</w:t>
+        <w:t>Takepū Māori</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F3D8DA" w14:textId="2A320C2D" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Whakatauki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="49D315C3" w14:textId="5E68CF75" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Whakatauākī</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="41F6A957" w14:textId="6CB2C146" w:rsidR="00292EEE" w:rsidRPr="00292EEE" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EEE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C7AD62" w14:textId="2ECB3DBB" w:rsidR="00EB50DC" w:rsidRDefault="00292EEE" w:rsidP="00292EEE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4190,65 +3924,51 @@
         <w:r w:rsidRPr="007A486F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Definitions of Research Type can be found here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A486F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B47DC0D" w14:textId="77777777" w:rsidR="00656EA4" w:rsidRPr="00656EA4" w:rsidRDefault="00656EA4" w:rsidP="00656EA4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656EA4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where possible, a research project should be allocated to a single type of activity. If the project is large and involves multiple types of activity, then each relevant activity category should be </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a proportion of resources relative to the project's total R&amp;D expenditure.</w:t>
+        <w:t>Where possible, a research project should be allocated to a single type of activity. If the project is large and involves multiple types of activity, then each relevant activity category should be attributed a proportion of resources relative to the project's total R&amp;D expenditure.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="2269"/>
       </w:tblGrid>
       <w:tr w:rsidR="00656EA4" w14:paraId="2C5BB921" w14:textId="77777777" w:rsidTr="00656EA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="678396C8" w14:textId="3E3DAAB5" w:rsidR="00656EA4" w:rsidRDefault="00656EA4" w:rsidP="00656EA4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F2178">
@@ -4536,65 +4256,51 @@
       <w:r w:rsidRPr="00E4528D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tatement should concisely describe the intended overall impact of your research for New Zealand.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE1755">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Briefly describe the potential key benefit or change the research seeks to enable and who may ultimately benefit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF79826" w14:textId="77777777" w:rsidR="00AE1755" w:rsidRDefault="00AE1755" w:rsidP="00AE1755">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1755">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposals may range from exploratory, discovery-led research through to applied research. Your response should be appropriate to </w:t>
-[...13 lines deleted...]
-        <w:t>, maturity, and expected timeframe of the proposed work.</w:t>
+        <w:t>Proposals may range from exploratory, discovery-led research through to applied research. Your response should be appropriate to the nature, maturity, and expected timeframe of the proposed work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="692B98A7" w14:textId="77777777" w:rsidR="00AE1755" w:rsidRPr="00AE1755" w:rsidRDefault="00AE1755" w:rsidP="00AE1755">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DE738F" w14:textId="4794C8F7" w:rsidR="00FA4347" w:rsidRDefault="00AE1755" w:rsidP="00AE1755">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE1755">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Enter your answer here…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE7DFB" w14:textId="77777777" w:rsidR="00FA4347" w:rsidRDefault="00FA4347">
       <w:pPr>
         <w:rPr>
@@ -4609,192 +4315,156 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A18EBB9" w14:textId="6CC5D78E" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:t>3.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00264997">
         <w:tab/>
         <w:t>Impact – Benefit to New Zealand (25% weighting; 1200 words maximum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59181842" w14:textId="77777777" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Summarise the potential impact that this programme will </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Summarise the potential impact that this programme will deliver and the meaningful outcomes for New Zealand’s economic, environmental and/or social benefit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8F6888" w14:textId="484D2E15" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>deliver</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Remember that Programmes aim to support ambitious, excellent, and well defined research programmes that address complex challenges and are considered to have a high potential to positively transform New Zealand’s future aligned with </w:t>
+      </w:r>
+      <w:r w:rsidR="000C50C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the meaningful outcomes for New Zealand’s economic, environmental and/or social benefit.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">ational </w:t>
+      </w:r>
+      <w:r w:rsidR="000C50C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remember that Programmes aim to support ambitious, excellent, and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">illar </w:t>
+      </w:r>
+      <w:r w:rsidR="000C50C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>well defined</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>riorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAA1D3E" w14:textId="77777777" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> research programmes that address complex challenges and are considered to have a high potential to positively transform New Zealand’s future aligned with </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Your proposal should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B30CCD6" w14:textId="3DE320F4" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ational </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>summarise the benefits that this proposal will deliver for New Zealand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2EE424" w14:textId="18E3989E" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">illar </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>include the scale and extent of these benefits and how they align to the priorities and opportunities of your selected pillar as outlined in the Science Investment Plan. In assessing scale, consider the value over and above business as usual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F30DF9" w14:textId="5B0C4641" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>riorities.</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> any assumptions used to estimate the scale or extent of potential benefits </w:t>
+        <w:t xml:space="preserve">describe any assumptions used to estimate the scale or extent of potential benefits </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6BDB95" w14:textId="169742D9" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consider whether benefits are narrow (e.g., individual organisations), widespread (e.g., across multiple sectors), or enabling (e.g., increasing uptake of investments already made)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD3999A" w14:textId="721BB6C7" w:rsidR="00264997" w:rsidRPr="00264997" w:rsidRDefault="00264997" w:rsidP="00264997">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00264997">
         <w:rPr>
@@ -4879,65 +4549,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="298702E7" w14:textId="0442D1FF" w:rsidR="00BF5584" w:rsidRPr="00BF5584" w:rsidRDefault="00BF5584" w:rsidP="00BF5584">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5584">
         <w:t>3.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5584">
         <w:tab/>
         <w:t>Impact - Implementation Pathway(s) (25% weighting; 1200 words maximum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B87332E" w14:textId="119CC8FA" w:rsidR="00BF5584" w:rsidRPr="00BF5584" w:rsidRDefault="00BF5584" w:rsidP="00BF5584">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5584">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Demonstrate a credible implementation pathway by describing the end</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> next-users, beneficiaries or stakeholders, who will benefit from your research and the steps you will take to deliver public benefit. Describe the form your research will take and who, or what, will enable uptake. Benefit should not solely be to a single firm or end-user.</w:t>
+        <w:t>Demonstrate a credible implementation pathway by describing the end- or next-users, beneficiaries or stakeholders, who will benefit from your research and the steps you will take to deliver public benefit. Describe the form your research will take and who, or what, will enable uptake. Benefit should not solely be to a single firm or end-user.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAEB41D" w14:textId="77777777" w:rsidR="00BF5584" w:rsidRPr="00BF5584" w:rsidRDefault="00BF5584" w:rsidP="00BF5584">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5584">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Your proposal should:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7840B83D" w14:textId="1328225D" w:rsidR="00BF5584" w:rsidRPr="00BF5584" w:rsidRDefault="00BF5584" w:rsidP="00BF5584">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5584">
         <w:rPr>
@@ -5334,63 +4990,55 @@
         <w:t>outline the research approach, including how it is ambitious, novel, exploratory, and fit for purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571E9B9A" w14:textId="3BEB3D79" w:rsidR="00CF2AA8" w:rsidRPr="00CF2AA8" w:rsidRDefault="00CF2AA8" w:rsidP="00CF2AA8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2AA8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>identify how the research will advance New Zealand beyond the current state of knowledge and practice, including any new knowledge, data, methods, or innovative outcomes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C443E0F" w14:textId="281526BB" w:rsidR="00CF2AA8" w:rsidRPr="00CF2AA8" w:rsidRDefault="00CF2AA8" w:rsidP="00CF2AA8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CF2AA8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>describe</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> how new knowledge and outcomes will be progressed and disseminated beyond scientific publications</w:t>
+        <w:t>describe how new knowledge and outcomes will be progressed and disseminated beyond scientific publications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710D9A7D" w14:textId="453AC44E" w:rsidR="00CF2AA8" w:rsidRPr="00CF2AA8" w:rsidRDefault="00CF2AA8" w:rsidP="00CF2AA8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2AA8">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">explain the rationale for conducting the research in New Zealand and how it builds on, complements, or differentiates from existing national and international research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BBC71F" w14:textId="12101F4D" w:rsidR="00CF2AA8" w:rsidRPr="00CF2AA8" w:rsidRDefault="00CF2AA8" w:rsidP="00CF2AA8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2AA8">
         <w:rPr>
@@ -5729,110 +5377,88 @@
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>how you have considered potential errors (random or systematic) and the methods and strategies you will use to control them</w:t>
       </w:r>
       <w:r w:rsidR="000C50C6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCC7EB9" w14:textId="3E99446C" w:rsidR="009F7D3B" w:rsidRPr="009F7D3B" w:rsidRDefault="009F7D3B" w:rsidP="009F7D3B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>any</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>any experimental design approach where this has a significant impact or is out of the ordinary, for example the type of participants or types of controls</w:t>
+      </w:r>
+      <w:r w:rsidR="000C50C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE80AE2" w14:textId="36F6B8C0" w:rsidR="009F7D3B" w:rsidRPr="009F7D3B" w:rsidRDefault="009F7D3B" w:rsidP="009F7D3B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> experimental design approach where this has a significant impact or is out of the ordinary, for example the type of participants or types of controls</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t>any analytical advantages enabled by your choice of instrumentation/equipment for data analysis, including your use of statistical methods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F66269" w14:textId="2D2E2A0F" w:rsidR="009F7D3B" w:rsidRPr="009F7D3B" w:rsidRDefault="009F7D3B" w:rsidP="009F7D3B">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>any analytical advantages enabled by your choice of instrumentation/equipment for data analysis, including your use of statistical methods.</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> of your research plan are also clearly stated in the </w:t>
+        <w:t xml:space="preserve">Please ensure that the methodologies and detail of your research plan are also clearly stated in the </w:t>
       </w:r>
       <w:r w:rsidR="008238A5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ork </w:t>
       </w:r>
       <w:r w:rsidR="008238A5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009F7D3B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rogramme. </w:t>
       </w:r>
@@ -5924,65 +5550,51 @@
       <w:r w:rsidR="008238A5">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0009212B">
         <w:t>lan (500 words maximum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028DC9D3" w14:textId="77777777" w:rsidR="0009212B" w:rsidRDefault="0009212B" w:rsidP="0009212B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A68D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Describe the perceived major risks to achieving the projects intended outcomes.</w:t>
       </w:r>
       <w:r w:rsidRPr="0009212B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Include potential barriers that may pose a risk to the success of the project. Where possible, give an indication of the likelihood and significance of the risk and any mitigation strategies which will be put in place to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and/or manage the risk(s). Noting that higher levels of uncertainty may be appropriate for exploratory research.</w:t>
+        <w:t xml:space="preserve"> Include potential barriers that may pose a risk to the success of the project. Where possible, give an indication of the likelihood and significance of the risk and any mitigation strategies which will be put in place to minimise and/or manage the risk(s). Noting that higher levels of uncertainty may be appropriate for exploratory research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30902FFB" w14:textId="77777777" w:rsidR="0009212B" w:rsidRPr="0009212B" w:rsidRDefault="0009212B" w:rsidP="0009212B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7051C7B8" w14:textId="14845B54" w:rsidR="009F7D3B" w:rsidRDefault="0009212B" w:rsidP="0009212B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009212B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Enter your answer here…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0396B3F6" w14:textId="77777777" w:rsidR="009F7D3B" w:rsidRDefault="009F7D3B">
       <w:pPr>
         <w:rPr>
@@ -5997,132 +5609,90 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25390712" w14:textId="77777777" w:rsidR="003D0DFA" w:rsidRPr="003D0DFA" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:t>3.9</w:t>
       </w:r>
       <w:r w:rsidRPr="003D0DFA">
         <w:tab/>
         <w:t>Vision Mātauranga (250 words maximum)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D0FEBB" w14:textId="77777777" w:rsidR="003D0DFA" w:rsidRPr="003D0DFA" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where applicable, proposals must consider the relevancy of the Vision Mātauranga policy. We expect that the Vision Mātauranga policy will not be relevant to all proposals. Proposals that </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Where applicable, proposals must consider the relevancy of the Vision Mātauranga policy. We expect that the Vision Mātauranga policy will not be relevant to all proposals. Proposals that give effect to the Policy should demonstrate the relevance and use of a fit-for-purpose approach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C90075" w14:textId="77777777" w:rsidR="003D0DFA" w:rsidRPr="003D0DFA" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>give</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Will this proposal give effect to the Vision Mātauranga policy? i.e., realise the potential of Māori people, knowledge, and resources?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05236F02" w14:textId="77777777" w:rsidR="003D0DFA" w:rsidRPr="003D0DFA" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> effect </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Answer Yes or No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3A8C75" w14:textId="4BED623A" w:rsidR="00046350" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> for New Zealand, include the specific activities, outputs and outcomes that will create impact for Māori. </w:t>
+        <w:t xml:space="preserve">If 'Yes': how will this proposal give effect to the Vision Mātauranga policy? In describing impacts to be realised for New Zealand, include the specific activities, outputs and outcomes that will create impact for Māori. </w:t>
       </w:r>
       <w:r w:rsidR="00046350" w:rsidRPr="00046350">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Also include the percentage of total personnel costs allocated to named Māori project team members and explain how the resourcing allocated is commensurate with the Vision Mātauranga outcomes and commitments described in the proposal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625BA37D" w14:textId="24709616" w:rsidR="003D0DFA" w:rsidRDefault="003D0DFA" w:rsidP="003D0DFA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D0DFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If ‘No’: explain why it’s not relevant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A420E4" w14:textId="77777777" w:rsidR="00615A26" w:rsidRPr="003D0DFA" w:rsidRDefault="00615A26" w:rsidP="003D0DFA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -6206,79 +5776,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6B81F4EB" w14:textId="19215C14" w:rsidR="00F3061D" w:rsidRPr="00F3061D" w:rsidRDefault="00F3061D" w:rsidP="00F3061D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3061D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A Deliverable is a scientific question or hypothesis that will be answered or a specific objective that will be delivered by the proposed research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E9F706" w14:textId="4076C9C8" w:rsidR="00F3061D" w:rsidRPr="00F3061D" w:rsidRDefault="00F3061D" w:rsidP="00F3061D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3061D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">A Task is a research or related activity that, if not delivered, will significantly affect the achievement of the research. For example, achieving regulatory and/or ethical </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> events/milestones with start and end dates, not incremental progress. Start and end dates must be between 1 October 2027 and 30 September 2032.</w:t>
+        <w:t>A Task is a research or related activity that, if not delivered, will significantly affect the achievement of the research. For example, achieving regulatory and/or ethical approvals, should be listed as Tasks. Tasks are defined events/milestones with start and end dates, not incremental progress. Start and end dates must be between 1 October 2027 and 30 September 2032.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB6540D" w14:textId="77777777" w:rsidR="00F3061D" w:rsidRDefault="00F3061D" w:rsidP="00F3061D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3061D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Deliverables and Tasks must be measurable and achievable within the term of the contract and contain sufficient methodological detail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F91C99" w14:textId="77777777" w:rsidR="00610C91" w:rsidRPr="00F3061D" w:rsidRDefault="00610C91" w:rsidP="00F3061D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20D28FC0" w14:textId="1CC383BD" w:rsidR="009F7D3B" w:rsidRDefault="00F3061D" w:rsidP="00F3061D">
       <w:pPr>
         <w:rPr>
@@ -6530,65 +6072,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Students (for example, 2 PhDs </w:t>
       </w:r>
       <w:r w:rsidR="008238A5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1.0FTE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4174">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> each </w:t>
       </w:r>
       <w:r w:rsidR="00F3428B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>in years 2, 3 and 4;</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4174">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 0.1FTE </w:t>
+        <w:t xml:space="preserve"> and 1 Masters 0.1FTE </w:t>
       </w:r>
       <w:r w:rsidR="008238A5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00F3428B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>years 3 and 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4174">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50C3A715" w14:textId="53F48894" w:rsidR="00BA4174" w:rsidRDefault="00BA4174" w:rsidP="00BA4174">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -7730,65 +7258,51 @@
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00737D12">
         <w:t>ollaborations/</w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00737D12">
         <w:t>artnerships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB5B31B" w14:textId="77777777" w:rsidR="00737D12" w:rsidRPr="00737D12" w:rsidRDefault="00737D12" w:rsidP="00737D12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737D12">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">List the relevant collaborations and partnerships you have, or plan to develop, with international researchers or organisations and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> each:</w:t>
+        <w:t>List the relevant collaborations and partnerships you have, or plan to develop, with international researchers or organisations and explain for each:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A4E6BA" w14:textId="3E72CFA0" w:rsidR="00737D12" w:rsidRPr="00737D12" w:rsidRDefault="00737D12" w:rsidP="00737D12">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737D12">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the contribution they are making or will make to your proposed research, including any co-funding support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05345832" w14:textId="0718943A" w:rsidR="00737D12" w:rsidRPr="00737D12" w:rsidRDefault="00737D12" w:rsidP="00737D12">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00737D12">
         <w:rPr>
@@ -7893,75 +7407,83 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00F47AF9">
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="006F7BAC">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47AF9">
         <w:t>: Financial Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4A7514" w14:textId="77777777" w:rsidR="00783508" w:rsidRPr="00783508" w:rsidRDefault="00783508" w:rsidP="00783508">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00783508">
         <w:t>5.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00783508">
         <w:tab/>
         <w:t xml:space="preserve">MBIE Requested Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1F99FC" w14:textId="1ADA0EED" w:rsidR="00FA4347" w:rsidRDefault="00783508" w:rsidP="00783508">
+    <w:p w14:paraId="6F1F99FC" w14:textId="0D961206" w:rsidR="00FA4347" w:rsidRDefault="00783508" w:rsidP="00783508">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783508">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This will be auto populated from your Registration and </w:t>
       </w:r>
       <w:r w:rsidRPr="004C2F09">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>cannot</w:t>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1150">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
       </w:r>
       <w:r w:rsidRPr="00783508">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be changed.</w:t>
+        <w:t xml:space="preserve"> changed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F392E55" w14:textId="77777777" w:rsidR="00783508" w:rsidRDefault="00783508" w:rsidP="00783508">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E64ABA4" w14:textId="77777777" w:rsidR="00783508" w:rsidRDefault="00783508" w:rsidP="00783508">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41930799" w14:textId="77777777" w:rsidR="00D9515C" w:rsidRPr="00D9515C" w:rsidRDefault="00D9515C" w:rsidP="00D9515C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9515C">
         <w:t>5.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9515C">
         <w:tab/>
@@ -8931,65 +8453,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="76C10B29" w14:textId="4CAC48BD" w:rsidR="00F971C9" w:rsidRPr="00F971C9" w:rsidRDefault="00F971C9" w:rsidP="00F971C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F971C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For each year of funding, tell us about any subcontractors that will be involved in delivering the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D6133C" w14:textId="77777777" w:rsidR="00F971C9" w:rsidRPr="00F971C9" w:rsidRDefault="00F971C9" w:rsidP="00F971C9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F971C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Subcontract funding is the amount you plan to spend on work done by other organisations </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> complete your proposed research.</w:t>
+        <w:t>Subcontract funding is the amount you plan to spend on work done by other organisations in order to complete your proposed research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DACE201" w14:textId="00BED933" w:rsidR="00F971C9" w:rsidRPr="00211032" w:rsidRDefault="00F971C9" w:rsidP="00F971C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211032">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Key contact details are not required.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -10904,59 +10412,51 @@
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="00561DDB">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t>lan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655FE77C" w14:textId="79F82E3E" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00231565">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Under protocol 2 of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00D92A77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Ngāi Tūhoe: He Tapuae: Service Management Plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (www.govt.nz) (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 15), MBIE has an obligation to ensure that:</w:t>
+        <w:t xml:space="preserve"> (www.govt.nz) (pg 15), MBIE has an obligation to ensure that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B40608E" w14:textId="698BC0B3" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00231565">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Research which impacts Tūhoe marae or groupings of Tūhoe peoples has received the necessary endorsement from Te Uru Taumata (Tūhoe Tribal Authority).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC4FFA0" w14:textId="2CE33569" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00231565">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tūhoe whānau or marae seeking funding from MBIE have received the necessary endorsement from Te Uru Taumata (Tūhoe Tribal Authority).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238F8760" w14:textId="77777777" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00231565">
       <w:r>
         <w:t>MBIE expects that all 2027 Transition Research Fund applicants comply with these obligations where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D2E5DE" w14:textId="77777777" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00231565">
       <w:r>
@@ -10967,67 +10467,51 @@
       <w:r>
         <w:t>Yes/No/Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E4F5D3" w14:textId="77777777" w:rsidR="00163FAD" w:rsidRDefault="00163FAD" w:rsidP="00163FAD"/>
     <w:p w14:paraId="7DA55275" w14:textId="77777777" w:rsidR="00163FAD" w:rsidRDefault="00163FAD" w:rsidP="00163FAD"/>
     <w:p w14:paraId="1C131008" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>6.5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Glossary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225ABF00" w14:textId="7F6F8859" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:r>
         <w:t>Please upload your glossary in Pītau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5E3067" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:r>
-        <w:t xml:space="preserve">If appropriate, provide a glossary that explains any acronyms, names, terms or use of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Māori that may be unfamiliar.</w:t>
+        <w:t>If appropriate, provide a glossary that explains any acronyms, names, terms or use of te reo Māori that may be unfamiliar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E73AB3F" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:r>
         <w:t>Your glossary should not exceed two sides of an A4 page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467D62D5" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:r>
         <w:t>A glossary template can be downloaded from the online portal in the proposal’s Glossary section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7444C465" w14:textId="53456224" w:rsidR="00231565" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:r>
         <w:t>Do not include images, video, or audio files.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C229811" w14:textId="77777777" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00163FAD"/>
     <w:p w14:paraId="1826EC32" w14:textId="77777777" w:rsidR="00231565" w:rsidRDefault="00231565" w:rsidP="00163FAD"/>
     <w:p w14:paraId="714E38B2" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -11067,65 +10551,51 @@
         <w:t>Conflicts of Interest</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E814567" w14:textId="09685A48" w:rsidR="00D40855" w:rsidRPr="00D40855" w:rsidRDefault="00D40855" w:rsidP="00D40855">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40855">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Declare any potential conflicts of interest with Assessors, Panel members</w:t>
       </w:r>
       <w:r w:rsidR="004C2F09">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40855">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Research Funding New Zealand. Please note that declaring </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> conflicts or declaring conflicted institutions may reduce the pool of Assessors available to assess your proposal. See the members of the </w:t>
+        <w:t xml:space="preserve">Research Funding New Zealand. Please note that declaring a large number of conflicts or declaring conflicted institutions may reduce the pool of Assessors available to assess your proposal. See the members of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00432D03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>College of Assessors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40855">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00432D03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>RFNZ Board</w:t>
         </w:r>
       </w:hyperlink>
@@ -11235,65 +10705,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF05D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Types of Research Activity:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC84245" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00DF05D4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Four types of activity applicable to R&amp;D are </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in this classification:</w:t>
+        <w:t>Four types of activity applicable to R&amp;D are recognised in this classification:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A33925" w14:textId="2A3BE7F0" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00DF05D4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF05D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pure basic research</w:t>
       </w:r>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="008F79C9">
         <w:rPr>
@@ -11305,65 +10761,51 @@
     <w:p w14:paraId="55D3FF61" w14:textId="583EDF4F" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00DF05D4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF05D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strategic basic research</w:t>
       </w:r>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="008F79C9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is experimental and theoretical work undertaken to acquire new knowledge within broad areas where practical discoveries are expected. It provides a knowledge base that may contribute to solving </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> practical problems in the future.</w:t>
+        <w:t>is experimental and theoretical work undertaken to acquire new knowledge within broad areas where practical discoveries are expected. It provides a knowledge base that may contribute to solving recognised practical problems in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F91C42" w14:textId="78D8B59D" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00DF05D4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF05D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Applied research</w:t>
       </w:r>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is original investigation undertaken to acquire new knowledge</w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="008F79C9">
@@ -11433,91 +10875,103 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Registration_and_diversity"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="007A486F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Registration and diversity data collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641063F4" w14:textId="77777777" w:rsidR="008F79C9" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Diversity data is collected as part of MBIE’s Diversity in Science policy and does not form a part of the application form or assessment process. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338D5640" w14:textId="02FCBF59" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
+    <w:p w14:paraId="338D5640" w14:textId="0A6BE4FE" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MBIE requires domestic researchers</w:t>
       </w:r>
       <w:r w:rsidR="00E9543A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E9543A" w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e.g., Principal Investigators/Programme Leaders, Key Researchers</w:t>
       </w:r>
       <w:r w:rsidR="00E9543A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00E9543A" w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Key Individuals</w:t>
       </w:r>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (employed or self-employed in New Zealand) to complete the diversity information section of Pītau. International team members (employed of self-employed outside of New Zealand), or team members who are unable to access Pītau due to personal circumstances, e.g., remote location, are exempt from having to complete diversity information and should be listed under the “International/Remote” category. </w:t>
+        <w:t xml:space="preserve"> (employed or self-employed in New Zealand) to complete the diversity information section of Pītau. International team members (employed o</w:t>
+      </w:r>
+      <w:r w:rsidR="00684D5A">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E462D3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> self-employed outside of New Zealand), or team members who are unable to access Pītau due to personal circumstances, e.g., remote location, are exempt from having to complete diversity information and should be listed under the “International/Remote” category. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B31FEE1" w14:textId="77777777" w:rsidR="001A33E0" w:rsidRPr="001A33E0" w:rsidRDefault="001A33E0" w:rsidP="001A33E0">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A33E0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>When domestic team members are entered into the Team Table, they will be invited to log into Pītau if they have not previously used the system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4486427F" w14:textId="4BAAEC3D" w:rsidR="008F79C9" w:rsidRPr="008F79C9" w:rsidRDefault="008F79C9" w:rsidP="008F79C9">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -11807,131 +11261,97 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>provide specialist expertise, strategic oversight and/or mentoring support to programme team members. Experts typically provide targeted technical knowledge, while Mentors provide high-level guidance and leadership support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E002185" w14:textId="146970ED" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="000E72D1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E72D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="008F79C9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">contribute to </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> as part of an educational qualification. Programmes should not be solely dependent on student contributions.</w:t>
+        <w:t>contribute to the research as part of an educational qualification. Programmes should not be solely dependent on student contributions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7612BF62" w14:textId="2DAAED80" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="000E72D1">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E72D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Project Support</w:t>
       </w:r>
       <w:r w:rsidRPr="00E462D3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F79C9" w:rsidRPr="008F79C9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>includes any team members whose roles are not captured by the categories above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCA07C7" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRPr="000E72D1" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E72D1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note, named </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> should be listed under 'Researcher' with an accompanying CV.</w:t>
+        <w:t>Note, named Postdocs should be listed under 'Researcher' with an accompanying CV.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309915A4" w14:textId="77777777" w:rsidR="00E462D3" w:rsidRDefault="00E462D3" w:rsidP="00E462D3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CC99399" w14:textId="2ED17DE8" w:rsidR="007E7C28" w:rsidRPr="007E7C28" w:rsidRDefault="007E7C28" w:rsidP="007E7C28">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_CVs"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="007E7C28">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CVs</w:t>
@@ -12543,67 +11963,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00E462D3" w:rsidRPr="00980A98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:r w:rsidRPr="008F79C9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">includes costs not captured elsewhere in the budget, such as general project expenses, </w:t>
-[...15 lines deleted...]
-        <w:t>, contingency expenditure and the costs associated with obtaining ethical, legal or regulatory approvals.</w:t>
+        <w:t>includes costs not captured elsewhere in the budget, such as general project expenses, koha, contingency expenditure and the costs associated with obtaining ethical, legal or regulatory approvals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFDE333" w14:textId="0E138545" w:rsidR="00E462D3" w:rsidRPr="00E462D3" w:rsidRDefault="008F79C9" w:rsidP="008F79C9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00E462D3" w:rsidRPr="00980A98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -12715,77 +12119,51 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Gothic UI Semilight" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Yu Gothic UI Semilight" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">By </w:t>
-[...25 lines deleted...]
-        <w:t>, you are accepting and agreeing to MBIE’s funding policies, terms and conditions. Neither this funding opportunity, nor any contract resulting from the invitation process is intended to create a partnership agreement between MBIE and the Applicant.</w:t>
+        <w:t>By submitting an application, you are accepting and agreeing to MBIE’s funding policies, terms and conditions. Neither this funding opportunity, nor any contract resulting from the invitation process is intended to create a partnership agreement between MBIE and the Applicant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B7548C" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="002B317F" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="360" w:after="190" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -12823,71 +12201,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Our funding polices show our commitment to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06430CAB" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="00996E6B" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996E6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">everyone </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
+        <w:t>everyone having a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5549A2DC" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="00996E6B" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996E6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ensuring that all science data generated through its investments meets minimum expectations of good data management and public availability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F9A83E" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="002B317F" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -13549,133 +12907,89 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> to, MBIE or its licensors. </w:t>
+        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and belong at all times to, MBIE or its licensors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4B6A67" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="002B317F" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">MBIE may request at any time the immediate return of all documents </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and any copies made of them. You must comply with any such request in a timely manner.</w:t>
+        <w:t>MBIE may request at any time the immediate return of all documents supplied and any copies made of them. You must comply with any such request in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3DB79F" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="002B317F" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B317F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
@@ -15234,69 +14548,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The contract number (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33CB6BD1" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="00996E6B" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:pStyle w:val="ListBullet4"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996E6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The contract </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and end dates (if funded)</w:t>
+        <w:t>The contract start and end dates (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF3FBC8" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="00996E6B" w:rsidRDefault="008C4814" w:rsidP="008C4814">
       <w:pPr>
         <w:pStyle w:val="ListBullet4"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00996E6B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The contract status (if funded) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340EECBE" w14:textId="77777777" w:rsidR="008C4814" w:rsidRPr="00996E6B" w:rsidRDefault="008C4814" w:rsidP="008C4814">
@@ -15445,61 +14741,61 @@
       <w:headerReference w:type="even" r:id="rId29"/>
       <w:headerReference w:type="default" r:id="rId30"/>
       <w:footerReference w:type="even" r:id="rId31"/>
       <w:footerReference w:type="default" r:id="rId32"/>
       <w:headerReference w:type="first" r:id="rId33"/>
       <w:footerReference w:type="first" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39DD93C4" w14:textId="77777777" w:rsidR="00EF6046" w:rsidRDefault="00EF6046" w:rsidP="00662206">
+    <w:p w14:paraId="5BF29A96" w14:textId="77777777" w:rsidR="0014618D" w:rsidRDefault="0014618D" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E0766ED" w14:textId="77777777" w:rsidR="00EF6046" w:rsidRDefault="00EF6046" w:rsidP="00662206">
+    <w:p w14:paraId="6ADB824C" w14:textId="77777777" w:rsidR="0014618D" w:rsidRDefault="0014618D" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15730,167 +15026,167 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B9684CA" w14:textId="77777777" w:rsidR="008C4814" w:rsidRDefault="008C4814">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17F58861" w14:textId="77777777" w:rsidR="00EF6046" w:rsidRDefault="00EF6046" w:rsidP="00662206">
+    <w:p w14:paraId="3ACEBC18" w14:textId="77777777" w:rsidR="0014618D" w:rsidRDefault="0014618D" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1029E3DB" w14:textId="77777777" w:rsidR="00EF6046" w:rsidRDefault="00EF6046" w:rsidP="00662206">
+    <w:p w14:paraId="6F62256F" w14:textId="77777777" w:rsidR="0014618D" w:rsidRDefault="0014618D" w:rsidP="00662206">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D4FBFB0" w14:textId="7A79E117" w:rsidR="00662206" w:rsidRDefault="00EF6046">
+  <w:p w14:paraId="2D4FBFB0" w14:textId="7A79E117" w:rsidR="00662206" w:rsidRDefault="0014618D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5AB55B3C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject368472454" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:494.15pt;height:185.3pt;rotation:315;z-index:-251655168;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D4449B3" w14:textId="0D9B25F0" w:rsidR="00662206" w:rsidRDefault="00EF6046">
+  <w:p w14:paraId="3D4449B3" w14:textId="0D9B25F0" w:rsidR="00662206" w:rsidRDefault="0014618D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2DFE3DF2">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject368472455" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:494.15pt;height:185.3pt;rotation:315;z-index:-251653120;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AE8573C" w14:textId="2560E700" w:rsidR="00662206" w:rsidRDefault="00EF6046">
+  <w:p w14:paraId="4AE8573C" w14:textId="2560E700" w:rsidR="00662206" w:rsidRDefault="0014618D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="093A8730">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -17186,170 +16482,173 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1955287021">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2108692095">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1433014014">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2029600139">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="895238694">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1108700093">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F9776D"/>
     <w:rsid w:val="0000474D"/>
     <w:rsid w:val="00046350"/>
     <w:rsid w:val="00072C82"/>
     <w:rsid w:val="0009212B"/>
     <w:rsid w:val="000B6ACF"/>
     <w:rsid w:val="000B7BE0"/>
     <w:rsid w:val="000C3F05"/>
     <w:rsid w:val="000C50C6"/>
     <w:rsid w:val="000D6B6D"/>
     <w:rsid w:val="000E47FB"/>
     <w:rsid w:val="000E72D1"/>
     <w:rsid w:val="000F0C50"/>
     <w:rsid w:val="00110C5B"/>
+    <w:rsid w:val="0014618D"/>
     <w:rsid w:val="00163FAD"/>
     <w:rsid w:val="0017714E"/>
     <w:rsid w:val="00182249"/>
     <w:rsid w:val="00196280"/>
     <w:rsid w:val="001A33E0"/>
     <w:rsid w:val="001A6865"/>
     <w:rsid w:val="001B3C1D"/>
     <w:rsid w:val="001E1751"/>
     <w:rsid w:val="00202D04"/>
     <w:rsid w:val="00203910"/>
     <w:rsid w:val="00211032"/>
     <w:rsid w:val="00217E46"/>
     <w:rsid w:val="0023009A"/>
     <w:rsid w:val="00231565"/>
     <w:rsid w:val="002439AE"/>
     <w:rsid w:val="002549D5"/>
     <w:rsid w:val="00264997"/>
     <w:rsid w:val="00265C1B"/>
     <w:rsid w:val="002828D0"/>
     <w:rsid w:val="00290F7B"/>
     <w:rsid w:val="00292EEE"/>
     <w:rsid w:val="002A5DF9"/>
     <w:rsid w:val="002A68D0"/>
     <w:rsid w:val="002B3F7A"/>
     <w:rsid w:val="00302EE1"/>
     <w:rsid w:val="00324772"/>
     <w:rsid w:val="003321A0"/>
     <w:rsid w:val="00335E39"/>
     <w:rsid w:val="003375DE"/>
     <w:rsid w:val="00341C0A"/>
     <w:rsid w:val="00342156"/>
     <w:rsid w:val="00345A8F"/>
     <w:rsid w:val="003561C6"/>
     <w:rsid w:val="003A63A6"/>
     <w:rsid w:val="003B0E29"/>
     <w:rsid w:val="003B12E5"/>
     <w:rsid w:val="003D0DFA"/>
     <w:rsid w:val="003E1D8A"/>
+    <w:rsid w:val="00420B1B"/>
     <w:rsid w:val="00432D03"/>
     <w:rsid w:val="004339A6"/>
     <w:rsid w:val="004526C0"/>
     <w:rsid w:val="0047284D"/>
     <w:rsid w:val="00482784"/>
     <w:rsid w:val="00486625"/>
     <w:rsid w:val="0049048C"/>
     <w:rsid w:val="0049574B"/>
     <w:rsid w:val="004B473D"/>
     <w:rsid w:val="004B4BC2"/>
     <w:rsid w:val="004C2F09"/>
     <w:rsid w:val="004E5071"/>
     <w:rsid w:val="004E7727"/>
     <w:rsid w:val="004F0F66"/>
     <w:rsid w:val="00512617"/>
     <w:rsid w:val="00514874"/>
     <w:rsid w:val="00514FCF"/>
     <w:rsid w:val="005273F5"/>
     <w:rsid w:val="00543727"/>
     <w:rsid w:val="00561DDB"/>
     <w:rsid w:val="00575596"/>
     <w:rsid w:val="0059311A"/>
     <w:rsid w:val="005A4BFF"/>
+    <w:rsid w:val="005B1150"/>
     <w:rsid w:val="005B1F97"/>
     <w:rsid w:val="005C0D75"/>
     <w:rsid w:val="005D5E99"/>
     <w:rsid w:val="005E6FAA"/>
     <w:rsid w:val="005F7AAD"/>
     <w:rsid w:val="0060150E"/>
     <w:rsid w:val="00610C91"/>
     <w:rsid w:val="00615A26"/>
     <w:rsid w:val="00617C6F"/>
     <w:rsid w:val="00622E9F"/>
     <w:rsid w:val="006508C6"/>
     <w:rsid w:val="00656EA4"/>
     <w:rsid w:val="00662206"/>
     <w:rsid w:val="0068215D"/>
     <w:rsid w:val="00682F5C"/>
     <w:rsid w:val="00683330"/>
+    <w:rsid w:val="00684D5A"/>
     <w:rsid w:val="006901FF"/>
     <w:rsid w:val="00690392"/>
     <w:rsid w:val="006938E9"/>
     <w:rsid w:val="006A161B"/>
     <w:rsid w:val="006C5366"/>
     <w:rsid w:val="006C58DE"/>
     <w:rsid w:val="006D6616"/>
     <w:rsid w:val="006F7BAC"/>
     <w:rsid w:val="00703A1D"/>
     <w:rsid w:val="00737D12"/>
     <w:rsid w:val="0076036B"/>
     <w:rsid w:val="00760A58"/>
     <w:rsid w:val="00765A05"/>
     <w:rsid w:val="007661FA"/>
     <w:rsid w:val="00783508"/>
     <w:rsid w:val="00784C84"/>
     <w:rsid w:val="00792687"/>
     <w:rsid w:val="00795C2A"/>
     <w:rsid w:val="007A486F"/>
     <w:rsid w:val="007B24AA"/>
     <w:rsid w:val="007C0E9C"/>
     <w:rsid w:val="007C36D2"/>
     <w:rsid w:val="007D03B3"/>
     <w:rsid w:val="007D0FD2"/>
     <w:rsid w:val="007E7C28"/>
@@ -17412,50 +16711,51 @@
     <w:rsid w:val="00C32663"/>
     <w:rsid w:val="00C362E7"/>
     <w:rsid w:val="00C65301"/>
     <w:rsid w:val="00C8438A"/>
     <w:rsid w:val="00CA12A8"/>
     <w:rsid w:val="00CB4F52"/>
     <w:rsid w:val="00CC0F2D"/>
     <w:rsid w:val="00CF2AA8"/>
     <w:rsid w:val="00CF3D79"/>
     <w:rsid w:val="00D107C2"/>
     <w:rsid w:val="00D40855"/>
     <w:rsid w:val="00D446A3"/>
     <w:rsid w:val="00D6148D"/>
     <w:rsid w:val="00D82A5D"/>
     <w:rsid w:val="00D92A77"/>
     <w:rsid w:val="00D9460A"/>
     <w:rsid w:val="00D9515C"/>
     <w:rsid w:val="00DB55F0"/>
     <w:rsid w:val="00DE1E17"/>
     <w:rsid w:val="00DF05D4"/>
     <w:rsid w:val="00DF5338"/>
     <w:rsid w:val="00E07D48"/>
     <w:rsid w:val="00E4528D"/>
     <w:rsid w:val="00E462D3"/>
     <w:rsid w:val="00E52EDF"/>
+    <w:rsid w:val="00E56E90"/>
     <w:rsid w:val="00E60D38"/>
     <w:rsid w:val="00E826EE"/>
     <w:rsid w:val="00E858A2"/>
     <w:rsid w:val="00E87149"/>
     <w:rsid w:val="00E9543A"/>
     <w:rsid w:val="00EA24C1"/>
     <w:rsid w:val="00EB199E"/>
     <w:rsid w:val="00EB50DC"/>
     <w:rsid w:val="00ED2D58"/>
     <w:rsid w:val="00EF409C"/>
     <w:rsid w:val="00EF6046"/>
     <w:rsid w:val="00F013C0"/>
     <w:rsid w:val="00F23E9B"/>
     <w:rsid w:val="00F3061D"/>
     <w:rsid w:val="00F30FDF"/>
     <w:rsid w:val="00F3428B"/>
     <w:rsid w:val="00F47AF9"/>
     <w:rsid w:val="00F55F2D"/>
     <w:rsid w:val="00F65463"/>
     <w:rsid w:val="00F657F0"/>
     <w:rsid w:val="00F74BF0"/>
     <w:rsid w:val="00F971C9"/>
     <w:rsid w:val="00F9776D"/>
     <w:rsid w:val="00FA4347"/>
     <w:rsid w:val="00FA534C"/>
@@ -18981,85 +18281,84 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22BE1612-81EC-4F87-9A90-E15D2F0EC86C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>9127</Words>
-  <Characters>50292</Characters>
+  <Words>9126</Words>
+  <Characters>50287</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>1226</Lines>
-  <Paragraphs>742</Paragraphs>
+  <Lines>1323</Lines>
+  <Paragraphs>802</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Programmes Proposals Template 2027 - Transition Research Fund</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58677</CharactersWithSpaces>
+  <CharactersWithSpaces>58611</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Programmes Proposals Template 2027 - Transition Research Fund</dc:title>
   <dc:subject/>
-  <dc:creator>Ministry of Business, Innovation &amp; Employment</dc:creator>
   <cp:keywords>MAKO ID 195225920</cp:keywords>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2026-08-24T23:50:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>efbdcccd-a096-4fab-a9e5-0b9229ab2a77</vt:lpwstr>