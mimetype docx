--- v1 (2026-08-22)
+++ v2 (2026-10-04)
@@ -201,117 +201,103 @@
       <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E02027">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>usinesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A31B75" w14:textId="22A8D5A4" w:rsidR="00701957" w:rsidRPr="00B32B15" w:rsidRDefault="00BF5104" w:rsidP="00033136">
+    <w:p w14:paraId="35A31B75" w14:textId="1CF2CE62" w:rsidR="00701957" w:rsidRPr="00B32B15" w:rsidRDefault="00BF5104" w:rsidP="00033136">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide your feedback </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77458">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5pm, </w:t>
       </w:r>
       <w:r w:rsidR="00EF3C0D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Wednes</w:t>
       </w:r>
       <w:r w:rsidR="00E15A74" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>day</w:t>
       </w:r>
       <w:r w:rsidR="00811940" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00EF3C0D">
+      <w:r w:rsidR="00322843">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...13 lines deleted...]
-        <w:t>September</w:t>
+        <w:t>7 October</w:t>
       </w:r>
       <w:r w:rsidR="00782366" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00701957" w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D612B46" w14:textId="77777777" w:rsidR="00FE75E9" w:rsidRPr="00B32B15" w:rsidRDefault="00FE75E9" w:rsidP="00C22065">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1349,51 +1335,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8545"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B111B7" w14:paraId="5CB1E710" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79961703" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRDefault="001C0B01" w:rsidP="00EB1948">
+          <w:p w14:paraId="79961703" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRDefault="00E0359A" w:rsidP="00EB1948">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="360403012"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB1948" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -1458,51 +1444,51 @@
               </w:rPr>
               <w:t>wish your name or other personal information to be included in any information about submissions that MBIE may</w:t>
             </w:r>
             <w:r w:rsidR="00B111B7" w:rsidRPr="008812AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> publish. </w:t>
             </w:r>
             <w:r w:rsidRPr="008812AC">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1948" w14:paraId="3AA8C13A" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFA2662" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRPr="00EB1948" w:rsidRDefault="001C0B01" w:rsidP="00EB1948">
+          <w:p w14:paraId="2FFA2662" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRPr="00EB1948" w:rsidRDefault="00E0359A" w:rsidP="00EB1948">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-532648112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00504EA9" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1772,51 +1758,51 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9117" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8550"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D035E" w14:paraId="5B6167EA" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5554F574" w14:textId="77777777" w:rsidR="008D035E" w:rsidRDefault="001C0B01" w:rsidP="00814B05">
+          <w:p w14:paraId="5554F574" w14:textId="77777777" w:rsidR="008D035E" w:rsidRDefault="00E0359A" w:rsidP="00814B05">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1723556589"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D035E" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -3297,61 +3283,61 @@
     <w:p w14:paraId="6F91D9BE" w14:textId="77777777" w:rsidR="00556893" w:rsidRPr="00E1645B" w:rsidRDefault="00556893" w:rsidP="00556893">
       <w:pPr>
         <w:pStyle w:val="NumberedParagraphLevel1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00556893" w:rsidRPr="00E1645B" w:rsidSect="006D619E">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="340" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A82D213" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
+    <w:p w14:paraId="445548AC" w14:textId="77777777" w:rsidR="00E0359A" w:rsidRDefault="00E0359A" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411C467D" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
+    <w:p w14:paraId="0AFBB2F0" w14:textId="77777777" w:rsidR="00E0359A" w:rsidRDefault="00E0359A" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3505,61 +3491,61 @@
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="002C0894">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="21F676FA" w14:textId="77777777" w:rsidR="006D619E" w:rsidRDefault="006D619E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BBDB8DE" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
+    <w:p w14:paraId="07E9FA11" w14:textId="77777777" w:rsidR="00E0359A" w:rsidRDefault="00E0359A" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36AE6DBA" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
+    <w:p w14:paraId="2FCC48C3" w14:textId="77777777" w:rsidR="00E0359A" w:rsidRDefault="00E0359A" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="790D538F" w14:textId="77777777" w:rsidR="006D619E" w:rsidRPr="00074C18" w:rsidRDefault="00FD5942" w:rsidP="006D619E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00FD5942">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -6393,51 +6379,51 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="888228090">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1612661493">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1080828478">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="572545652">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="421341725">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1862739734">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="84"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6627,85 +6613,87 @@
     <w:rsid w:val="002675D6"/>
     <w:rsid w:val="002706D1"/>
     <w:rsid w:val="00273B2A"/>
     <w:rsid w:val="00276409"/>
     <w:rsid w:val="00281692"/>
     <w:rsid w:val="0028359A"/>
     <w:rsid w:val="002843D2"/>
     <w:rsid w:val="0028444D"/>
     <w:rsid w:val="0028505F"/>
     <w:rsid w:val="00287523"/>
     <w:rsid w:val="00287E65"/>
     <w:rsid w:val="00287FC4"/>
     <w:rsid w:val="0029032A"/>
     <w:rsid w:val="002903AF"/>
     <w:rsid w:val="002919CB"/>
     <w:rsid w:val="00292724"/>
     <w:rsid w:val="00293468"/>
     <w:rsid w:val="00294107"/>
     <w:rsid w:val="0029507C"/>
     <w:rsid w:val="002A1321"/>
     <w:rsid w:val="002A1833"/>
     <w:rsid w:val="002A2149"/>
     <w:rsid w:val="002A2F17"/>
     <w:rsid w:val="002A60E8"/>
     <w:rsid w:val="002B03D0"/>
+    <w:rsid w:val="002B1862"/>
     <w:rsid w:val="002B2365"/>
     <w:rsid w:val="002B2CAA"/>
     <w:rsid w:val="002B3AE8"/>
     <w:rsid w:val="002B6085"/>
     <w:rsid w:val="002B6367"/>
     <w:rsid w:val="002B6427"/>
     <w:rsid w:val="002B7A53"/>
     <w:rsid w:val="002B7F7B"/>
     <w:rsid w:val="002D14F8"/>
     <w:rsid w:val="002D5DC0"/>
     <w:rsid w:val="002D5F0B"/>
     <w:rsid w:val="002D6AE2"/>
     <w:rsid w:val="002D7B96"/>
     <w:rsid w:val="002E071E"/>
     <w:rsid w:val="002E35D2"/>
     <w:rsid w:val="002E7989"/>
     <w:rsid w:val="002F4B54"/>
     <w:rsid w:val="002F513F"/>
     <w:rsid w:val="002F5FEB"/>
     <w:rsid w:val="002F7D6A"/>
     <w:rsid w:val="0030293D"/>
     <w:rsid w:val="00302FFB"/>
     <w:rsid w:val="00303000"/>
     <w:rsid w:val="003033EE"/>
     <w:rsid w:val="003107DA"/>
     <w:rsid w:val="00310865"/>
     <w:rsid w:val="00310E87"/>
     <w:rsid w:val="00310F6D"/>
     <w:rsid w:val="00312019"/>
     <w:rsid w:val="0031425A"/>
     <w:rsid w:val="0031485A"/>
     <w:rsid w:val="003163B9"/>
     <w:rsid w:val="0031650A"/>
     <w:rsid w:val="003175E2"/>
     <w:rsid w:val="00321289"/>
+    <w:rsid w:val="00322843"/>
     <w:rsid w:val="00322D7A"/>
     <w:rsid w:val="003243DB"/>
     <w:rsid w:val="00324C37"/>
     <w:rsid w:val="00327963"/>
     <w:rsid w:val="003318BF"/>
     <w:rsid w:val="0033417C"/>
     <w:rsid w:val="003363C8"/>
     <w:rsid w:val="0033746B"/>
     <w:rsid w:val="003400EB"/>
     <w:rsid w:val="00341D9D"/>
     <w:rsid w:val="003423DD"/>
     <w:rsid w:val="00342A27"/>
     <w:rsid w:val="00345921"/>
     <w:rsid w:val="00355132"/>
     <w:rsid w:val="00363472"/>
     <w:rsid w:val="00366652"/>
     <w:rsid w:val="00371B5E"/>
     <w:rsid w:val="0037221C"/>
     <w:rsid w:val="00372567"/>
     <w:rsid w:val="00377FA0"/>
     <w:rsid w:val="003816E1"/>
     <w:rsid w:val="003823F2"/>
     <w:rsid w:val="00384ECD"/>
     <w:rsid w:val="00390102"/>
     <w:rsid w:val="0039083B"/>
@@ -7513,50 +7501,51 @@
     <w:rsid w:val="00DB3509"/>
     <w:rsid w:val="00DB5F13"/>
     <w:rsid w:val="00DB656F"/>
     <w:rsid w:val="00DB6A6D"/>
     <w:rsid w:val="00DC1694"/>
     <w:rsid w:val="00DC27E3"/>
     <w:rsid w:val="00DC40D6"/>
     <w:rsid w:val="00DC58A2"/>
     <w:rsid w:val="00DC5F9A"/>
     <w:rsid w:val="00DC6EEB"/>
     <w:rsid w:val="00DD6D44"/>
     <w:rsid w:val="00DD725D"/>
     <w:rsid w:val="00DD7566"/>
     <w:rsid w:val="00DE1F5C"/>
     <w:rsid w:val="00DE4751"/>
     <w:rsid w:val="00DF0577"/>
     <w:rsid w:val="00DF0713"/>
     <w:rsid w:val="00DF2080"/>
     <w:rsid w:val="00DF34C1"/>
     <w:rsid w:val="00DF683F"/>
     <w:rsid w:val="00E015E1"/>
     <w:rsid w:val="00E02027"/>
     <w:rsid w:val="00E021CF"/>
     <w:rsid w:val="00E025B1"/>
     <w:rsid w:val="00E03409"/>
+    <w:rsid w:val="00E0359A"/>
     <w:rsid w:val="00E046FD"/>
     <w:rsid w:val="00E04EC0"/>
     <w:rsid w:val="00E05060"/>
     <w:rsid w:val="00E050CF"/>
     <w:rsid w:val="00E078CB"/>
     <w:rsid w:val="00E12985"/>
     <w:rsid w:val="00E138A4"/>
     <w:rsid w:val="00E13A4F"/>
     <w:rsid w:val="00E145FB"/>
     <w:rsid w:val="00E155E5"/>
     <w:rsid w:val="00E15A74"/>
     <w:rsid w:val="00E1645B"/>
     <w:rsid w:val="00E22896"/>
     <w:rsid w:val="00E2329B"/>
     <w:rsid w:val="00E25EEA"/>
     <w:rsid w:val="00E261F6"/>
     <w:rsid w:val="00E32520"/>
     <w:rsid w:val="00E32C44"/>
     <w:rsid w:val="00E33130"/>
     <w:rsid w:val="00E378C8"/>
     <w:rsid w:val="00E401AA"/>
     <w:rsid w:val="00E418B9"/>
     <w:rsid w:val="00E41979"/>
     <w:rsid w:val="00E54138"/>
     <w:rsid w:val="00E551A0"/>
@@ -10944,84 +10933,88 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03BBE6A2-8D19-4C44-A90F-CDEBF950DBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MBIE Submission Form Template JUNE26</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>974</Words>
-  <Characters>5830</Characters>
+  <Words>1032</Words>
+  <Characters>5769</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Consultation A proposed reliability obligation to manage dry-year risk submission form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6754</CharactersWithSpaces>
+  <CharactersWithSpaces>6708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Consultation A proposed reliability obligation to manage dry-year risk submission form</dc:title>
+  <dc:creator>Jen Chenery</dc:creator>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_SetDate">
     <vt:lpwstr>2026-08-03T18:21:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Name">
     <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_ActionId">
     <vt:lpwstr>d7585b8b-5e64-40c2-b87e-f05a3d4d52a0</vt:lpwstr>
   </property>