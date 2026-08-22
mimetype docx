--- v0 (2026-07-31)
+++ v1 (2026-08-22)
@@ -60,133 +60,260 @@
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Ministry of Business, Innovation and Employment (MBIE)</w:t>
       </w:r>
       <w:r w:rsidR="009D5B3F" w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>would like your feedback on</w:t>
       </w:r>
       <w:r w:rsidR="00782366" w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E68C59" w14:textId="42E52CE4" w:rsidR="00EE6203" w:rsidRPr="00B32B15" w:rsidRDefault="00E77458" w:rsidP="00033136">
+    <w:p w14:paraId="66E68C59" w14:textId="3FF5195E" w:rsidR="00EE6203" w:rsidRPr="00B32B15" w:rsidRDefault="00E77458" w:rsidP="00033136">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77458">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Options to Improve Efficiency of Electricity Distribution Businesses</w:t>
+        <w:t xml:space="preserve">Options to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mprove </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficiency of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lectricity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">istribution </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E02027">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>usinesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A31B75" w14:textId="20FD27D5" w:rsidR="00701957" w:rsidRPr="00B32B15" w:rsidRDefault="00BF5104" w:rsidP="00033136">
+    <w:p w14:paraId="35A31B75" w14:textId="22A8D5A4" w:rsidR="00701957" w:rsidRPr="00B32B15" w:rsidRDefault="00BF5104" w:rsidP="00033136">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide your feedback </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77458">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E77458">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5pm, </w:t>
       </w:r>
-      <w:r w:rsidR="00811940">
+      <w:r w:rsidR="00EF3C0D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tuesday, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00782366" w:rsidRPr="00635AED">
+        <w:t>Wednes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15A74" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00811940" w:rsidRPr="00635AED">
+        <w:t>day</w:t>
+      </w:r>
+      <w:r w:rsidR="00811940" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00782366" w:rsidRPr="00635AED">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3C0D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E77458" w:rsidRPr="00635AED">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00E418B9" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77458" w:rsidRPr="00E15A74">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>September</w:t>
       </w:r>
-      <w:r w:rsidR="00782366" w:rsidRPr="00635AED">
+      <w:r w:rsidR="00782366" w:rsidRPr="00E15A74">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="00701957" w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D612B46" w14:textId="77777777" w:rsidR="00FE75E9" w:rsidRPr="00B32B15" w:rsidRDefault="00FE75E9" w:rsidP="00C22065">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When completing this submission form, please </w:t>
@@ -522,251 +649,251 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3FAF4C" w14:textId="77777777" w:rsidR="00041339" w:rsidRPr="00B32B15" w:rsidRDefault="00041339" w:rsidP="00041339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B32B15">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Submit your feedback: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1834B22E" w14:textId="59BAC1E7" w:rsidR="00041339" w:rsidRPr="00960B81" w:rsidRDefault="00B32B15" w:rsidP="00041339">
+    <w:p w14:paraId="1834B22E" w14:textId="59BAC1E7" w:rsidR="00041339" w:rsidRPr="00F351E1" w:rsidRDefault="00B32B15" w:rsidP="00041339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B32B15">
+      <w:r w:rsidRPr="00F351E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="00041339" w:rsidRPr="00B32B15">
+      <w:r w:rsidR="00041339" w:rsidRPr="00F351E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>y e</w:t>
       </w:r>
-      <w:r w:rsidR="00041339" w:rsidRPr="00B32B15">
+      <w:r w:rsidR="00041339" w:rsidRPr="00F351E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>mail to</w:t>
       </w:r>
-      <w:r w:rsidR="009365FB">
+      <w:r w:rsidR="009365FB" w:rsidRPr="00F351E1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="009365FB" w:rsidRPr="00960B81">
+        <w:r w:rsidR="009365FB" w:rsidRPr="00F351E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ElectrifyNZ@mbie.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38A451B3" w14:textId="77777777" w:rsidR="00041339" w:rsidRPr="003A5583" w:rsidRDefault="00041339" w:rsidP="00041339">
+    <w:p w14:paraId="38A451B3" w14:textId="77777777" w:rsidR="00041339" w:rsidRPr="00922638" w:rsidRDefault="00041339" w:rsidP="00041339">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A5583">
+      <w:r w:rsidRPr="00922638">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>By mailing your submission to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B449EA0" w14:textId="6895EED6" w:rsidR="00F0448E" w:rsidRDefault="009365FB" w:rsidP="00B32B15">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008162B5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Electrify NZ Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008162B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20672">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B32B15">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Building, Resources and Markets </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DF0258" w14:textId="3D002A50" w:rsidR="00041339" w:rsidRPr="00041339" w:rsidRDefault="00F0448E" w:rsidP="00B32B15">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0448E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>15 Stout Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00041339" w:rsidRPr="00F5174B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ministry of Business, Innova</w:t>
+      </w:r>
+      <w:r w:rsidR="00041339">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tion and Employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00041339">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>PO Box 1473, Wellington 6140</w:t>
+      </w:r>
+      <w:r w:rsidR="00041339">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>New Zealand</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295D349D" w14:textId="77777777" w:rsidR="00F0448E" w:rsidRDefault="00F0448E" w:rsidP="008812AC">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>By mailing your submission to:</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B449EA0" w14:textId="6895EED6" w:rsidR="00F0448E" w:rsidRDefault="009365FB" w:rsidP="00B32B15">
-[...69 lines deleted...]
-    <w:p w14:paraId="295D349D" w14:textId="77777777" w:rsidR="00F0448E" w:rsidRDefault="00F0448E" w:rsidP="008812AC">
+    <w:p w14:paraId="106993EF" w14:textId="418572C7" w:rsidR="00F0448E" w:rsidRPr="00922638" w:rsidRDefault="00F0448E" w:rsidP="008812AC">
       <w:pPr>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:sectPr w:rsidR="00F0448E" w:rsidSect="00041339">
+        <w:sectPr w:rsidR="00F0448E" w:rsidRPr="00922638" w:rsidSect="00041339">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="325" w:footer="459" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0448E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00922638">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please direct any questions that you have in relation to the submissions process to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00960B81">
+        <w:r w:rsidRPr="00F351E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ElectrifyNZ@mbie.govt.nz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00960B81">
+      <w:r w:rsidRPr="00F351E1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5CE083" w14:textId="77777777" w:rsidR="00104B50" w:rsidRPr="00C1103D" w:rsidRDefault="00104B50" w:rsidP="00FD5942">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc69002629"/>
       <w:r w:rsidRPr="00C1103D">
         <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00AB1B10" w:rsidRPr="00C1103D">
         <w:t>ubmitter information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00C1103D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1222,51 +1349,51 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9112" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8545"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B111B7" w14:paraId="5CB1E710" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79961703" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRDefault="00132C5F" w:rsidP="00EB1948">
+          <w:p w14:paraId="79961703" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRDefault="001C0B01" w:rsidP="00EB1948">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="360403012"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EB1948" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -1331,51 +1458,51 @@
               </w:rPr>
               <w:t>wish your name or other personal information to be included in any information about submissions that MBIE may</w:t>
             </w:r>
             <w:r w:rsidR="00B111B7" w:rsidRPr="008812AC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
               <w:t xml:space="preserve"> publish. </w:t>
             </w:r>
             <w:r w:rsidRPr="008812AC">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB1948" w14:paraId="3AA8C13A" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFA2662" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRPr="00EB1948" w:rsidRDefault="00132C5F" w:rsidP="00EB1948">
+          <w:p w14:paraId="2FFA2662" w14:textId="77777777" w:rsidR="00EB1948" w:rsidRPr="00EB1948" w:rsidRDefault="001C0B01" w:rsidP="00EB1948">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="-532648112"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00504EA9" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -1645,51 +1772,51 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9117" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8550"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D035E" w14:paraId="5B6167EA" w14:textId="77777777" w:rsidTr="008D035E">
         <w:trPr>
           <w:trHeight w:val="789"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5554F574" w14:textId="77777777" w:rsidR="008D035E" w:rsidRDefault="00132C5F" w:rsidP="00814B05">
+          <w:p w14:paraId="5554F574" w14:textId="77777777" w:rsidR="008D035E" w:rsidRDefault="001C0B01" w:rsidP="00814B05">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:id w:val="1723556589"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="008D035E" w:rsidRPr="00EF798E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="28"/>
@@ -1972,56 +2099,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7F9F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>of scale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ABBC60" w14:textId="77777777" w:rsidR="00EC7F9F" w:rsidRPr="00EC7F9F" w:rsidRDefault="00EC7F9F" w:rsidP="00EC7F9F">
+    <w:p w14:paraId="27ABBC60" w14:textId="13E704B1" w:rsidR="00EC7F9F" w:rsidRPr="004519CD" w:rsidRDefault="00F351E1" w:rsidP="00EC7F9F">
       <w:pPr>
         <w:pStyle w:val="NumberedParagraphLevel1"/>
       </w:pPr>
-      <w:r>
-        <w:t>Are there ways the regulatory settings could be improved to better support or incentivise standardisation and collaboration, where this improves efficiency and service outcomes?</w:t>
+      <w:r w:rsidRPr="004519CD">
+        <w:t>How could</w:t>
+      </w:r>
+      <w:r w:rsidR="004519CD" w:rsidRPr="00922638">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7F9F" w:rsidRPr="004519CD">
+        <w:t>regulatory settings be improved to better support or incentivise standardisation and collaboration, where this improves efficiency and service outcomes?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8646" w:type="dxa"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8F9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8646"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC7F9F" w:rsidRPr="007725E8" w14:paraId="4856FFE1" w14:textId="77777777" w:rsidTr="00F750BD">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
@@ -2814,89 +2947,68 @@
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8646" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="2995BF90" w14:textId="77777777" w:rsidR="008924DA" w:rsidRPr="007725E8" w:rsidRDefault="008924DA" w:rsidP="00F750BD">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[insert response here]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6960682F" w14:textId="3F76C78E" w:rsidR="008924DA" w:rsidRPr="00062636" w:rsidRDefault="008924DA" w:rsidP="008924DA">
+    <w:p w14:paraId="6960682F" w14:textId="20ABBF50" w:rsidR="008924DA" w:rsidRPr="00936BC8" w:rsidRDefault="008924DA" w:rsidP="008924DA">
       <w:pPr>
         <w:pStyle w:val="NumberedParagraphLevel1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00062636">
-[...23 lines deleted...]
-      <w:r w:rsidR="00AA719D">
+      <w:r w:rsidRPr="00936BC8">
+        <w:t xml:space="preserve">If you support the options in this paper, do you agree that they should apply </w:t>
+      </w:r>
+      <w:r w:rsidR="00F351E1" w:rsidRPr="00936BC8">
+        <w:t xml:space="preserve">to consumer-owned EDBs only? If so, should this include </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00936BC8">
+        <w:t xml:space="preserve">both wholly and partially </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA719D" w:rsidRPr="00936BC8">
         <w:t>consumer</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Please give reasons.</w:t>
+      <w:r w:rsidRPr="00936BC8">
+        <w:t>-owned EDBs? Please give reasons.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8646" w:type="dxa"/>
         <w:tblInd w:w="426" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E8F9D9"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8646"/>
       </w:tblGrid>
       <w:tr w:rsidR="008924DA" w:rsidRPr="007725E8" w14:paraId="5B83DC9A" w14:textId="77777777" w:rsidTr="00F750BD">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
@@ -3185,61 +3297,61 @@
     <w:p w14:paraId="6F91D9BE" w14:textId="77777777" w:rsidR="00556893" w:rsidRPr="00E1645B" w:rsidRDefault="00556893" w:rsidP="00556893">
       <w:pPr>
         <w:pStyle w:val="NumberedParagraphLevel1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00556893" w:rsidRPr="00E1645B" w:rsidSect="006D619E">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="340" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C168F32" w14:textId="77777777" w:rsidR="00132C5F" w:rsidRDefault="00132C5F" w:rsidP="00B63172">
+    <w:p w14:paraId="0A82D213" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C123F4F" w14:textId="77777777" w:rsidR="00132C5F" w:rsidRDefault="00132C5F" w:rsidP="00B63172">
+    <w:p w14:paraId="411C467D" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3393,61 +3505,61 @@
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="002C0894">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="21F676FA" w14:textId="77777777" w:rsidR="006D619E" w:rsidRDefault="006D619E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67740C91" w14:textId="77777777" w:rsidR="00132C5F" w:rsidRDefault="00132C5F" w:rsidP="00B63172">
+    <w:p w14:paraId="5BBDB8DE" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76568A74" w14:textId="77777777" w:rsidR="00132C5F" w:rsidRDefault="00132C5F" w:rsidP="00B63172">
+    <w:p w14:paraId="36AE6DBA" w14:textId="77777777" w:rsidR="001C0B01" w:rsidRDefault="001C0B01" w:rsidP="00B63172">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="790D538F" w14:textId="77777777" w:rsidR="006D619E" w:rsidRPr="00074C18" w:rsidRDefault="00FD5942" w:rsidP="006D619E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00FD5942">
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
@@ -6281,55 +6393,54 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="888228090">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1612661493">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1080828478">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="572545652">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="421341725">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1862739734">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="106"/>
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00782366"/>
     <w:rsid w:val="00000197"/>
     <w:rsid w:val="0000316C"/>
@@ -6396,98 +6507,98 @@
     <w:rsid w:val="000C5E5E"/>
     <w:rsid w:val="000D1757"/>
     <w:rsid w:val="000D238A"/>
     <w:rsid w:val="000D5461"/>
     <w:rsid w:val="000D6A17"/>
     <w:rsid w:val="000E0069"/>
     <w:rsid w:val="000E1180"/>
     <w:rsid w:val="000E2E41"/>
     <w:rsid w:val="000E6083"/>
     <w:rsid w:val="000F1432"/>
     <w:rsid w:val="000F27B5"/>
     <w:rsid w:val="000F7237"/>
     <w:rsid w:val="00101197"/>
     <w:rsid w:val="00101ED0"/>
     <w:rsid w:val="00104B00"/>
     <w:rsid w:val="00104B50"/>
     <w:rsid w:val="001105CC"/>
     <w:rsid w:val="001115B3"/>
     <w:rsid w:val="0011209D"/>
     <w:rsid w:val="00113B88"/>
     <w:rsid w:val="00117239"/>
     <w:rsid w:val="00121E90"/>
     <w:rsid w:val="00125B7A"/>
     <w:rsid w:val="00126DB1"/>
     <w:rsid w:val="00130BA4"/>
-    <w:rsid w:val="00132C5F"/>
     <w:rsid w:val="00134D0C"/>
     <w:rsid w:val="0013518C"/>
     <w:rsid w:val="001363C0"/>
     <w:rsid w:val="00136DA7"/>
     <w:rsid w:val="00140C00"/>
     <w:rsid w:val="00141A5A"/>
     <w:rsid w:val="0014343C"/>
     <w:rsid w:val="00144D73"/>
     <w:rsid w:val="00147413"/>
     <w:rsid w:val="00147478"/>
     <w:rsid w:val="00147B8A"/>
     <w:rsid w:val="0015136F"/>
     <w:rsid w:val="0015472A"/>
     <w:rsid w:val="00155F9F"/>
     <w:rsid w:val="0015698D"/>
     <w:rsid w:val="00160F05"/>
     <w:rsid w:val="001615F4"/>
     <w:rsid w:val="00163130"/>
     <w:rsid w:val="00165B2A"/>
     <w:rsid w:val="00166152"/>
     <w:rsid w:val="001702D4"/>
     <w:rsid w:val="00171D9A"/>
     <w:rsid w:val="00171F29"/>
     <w:rsid w:val="001727E4"/>
     <w:rsid w:val="001744F1"/>
     <w:rsid w:val="00174A35"/>
     <w:rsid w:val="00176075"/>
     <w:rsid w:val="00176EBC"/>
     <w:rsid w:val="00181605"/>
     <w:rsid w:val="00181D5A"/>
     <w:rsid w:val="00182EAC"/>
     <w:rsid w:val="00184EA9"/>
     <w:rsid w:val="001873D6"/>
     <w:rsid w:val="00190435"/>
     <w:rsid w:val="00190A18"/>
     <w:rsid w:val="00196714"/>
     <w:rsid w:val="001A22B6"/>
     <w:rsid w:val="001A2407"/>
     <w:rsid w:val="001A39C6"/>
     <w:rsid w:val="001A5241"/>
     <w:rsid w:val="001A6186"/>
     <w:rsid w:val="001A79DC"/>
     <w:rsid w:val="001A7D06"/>
     <w:rsid w:val="001B13B3"/>
     <w:rsid w:val="001B2A21"/>
     <w:rsid w:val="001B77A9"/>
     <w:rsid w:val="001B7E23"/>
+    <w:rsid w:val="001C0B01"/>
     <w:rsid w:val="001C0C30"/>
     <w:rsid w:val="001C1050"/>
     <w:rsid w:val="001C23FE"/>
     <w:rsid w:val="001D00A0"/>
     <w:rsid w:val="001D0DB7"/>
     <w:rsid w:val="001D0E37"/>
     <w:rsid w:val="001D4DC2"/>
     <w:rsid w:val="001D5FD0"/>
     <w:rsid w:val="001E3286"/>
     <w:rsid w:val="001E4882"/>
     <w:rsid w:val="001E557A"/>
     <w:rsid w:val="001E79B2"/>
     <w:rsid w:val="001E7C56"/>
     <w:rsid w:val="001F412F"/>
     <w:rsid w:val="001F68C4"/>
     <w:rsid w:val="001F6DDF"/>
     <w:rsid w:val="001F7BD7"/>
     <w:rsid w:val="002010A2"/>
     <w:rsid w:val="00204635"/>
     <w:rsid w:val="00205221"/>
     <w:rsid w:val="00206565"/>
     <w:rsid w:val="00210434"/>
     <w:rsid w:val="0021049D"/>
     <w:rsid w:val="00213ECE"/>
     <w:rsid w:val="00214219"/>
@@ -6638,277 +6749,282 @@
     <w:rsid w:val="00412A9C"/>
     <w:rsid w:val="00417A45"/>
     <w:rsid w:val="004233BB"/>
     <w:rsid w:val="004235E4"/>
     <w:rsid w:val="00423B57"/>
     <w:rsid w:val="00424642"/>
     <w:rsid w:val="004250C9"/>
     <w:rsid w:val="004253CB"/>
     <w:rsid w:val="0042609B"/>
     <w:rsid w:val="0042744B"/>
     <w:rsid w:val="004314DB"/>
     <w:rsid w:val="004352B9"/>
     <w:rsid w:val="00435C8C"/>
     <w:rsid w:val="004372C7"/>
     <w:rsid w:val="00437533"/>
     <w:rsid w:val="00440DF5"/>
     <w:rsid w:val="0044132D"/>
     <w:rsid w:val="004415E8"/>
     <w:rsid w:val="004437A3"/>
     <w:rsid w:val="004438F2"/>
     <w:rsid w:val="004443C8"/>
     <w:rsid w:val="00445C9B"/>
     <w:rsid w:val="00447C4C"/>
     <w:rsid w:val="00447D60"/>
     <w:rsid w:val="00447E7A"/>
+    <w:rsid w:val="004519CD"/>
     <w:rsid w:val="0045655E"/>
     <w:rsid w:val="004578B0"/>
     <w:rsid w:val="00461D48"/>
     <w:rsid w:val="00461F65"/>
     <w:rsid w:val="00464D42"/>
     <w:rsid w:val="00465BFD"/>
     <w:rsid w:val="00466F42"/>
     <w:rsid w:val="004675D2"/>
     <w:rsid w:val="0047033E"/>
     <w:rsid w:val="00471259"/>
     <w:rsid w:val="004747A8"/>
     <w:rsid w:val="00475C51"/>
     <w:rsid w:val="00475E02"/>
     <w:rsid w:val="00477968"/>
     <w:rsid w:val="0048031A"/>
     <w:rsid w:val="0048044C"/>
     <w:rsid w:val="004832DB"/>
     <w:rsid w:val="00483347"/>
     <w:rsid w:val="0048660D"/>
     <w:rsid w:val="00490C78"/>
     <w:rsid w:val="00492131"/>
     <w:rsid w:val="00492BCB"/>
     <w:rsid w:val="0049589E"/>
     <w:rsid w:val="00495B43"/>
     <w:rsid w:val="00495C97"/>
     <w:rsid w:val="00496F14"/>
     <w:rsid w:val="00497687"/>
     <w:rsid w:val="00497864"/>
     <w:rsid w:val="004A0284"/>
     <w:rsid w:val="004A0B96"/>
     <w:rsid w:val="004A0EC4"/>
     <w:rsid w:val="004A1B03"/>
     <w:rsid w:val="004A6626"/>
     <w:rsid w:val="004A7717"/>
     <w:rsid w:val="004A7826"/>
+    <w:rsid w:val="004B28AE"/>
     <w:rsid w:val="004B2CCC"/>
     <w:rsid w:val="004B2D64"/>
     <w:rsid w:val="004C324B"/>
     <w:rsid w:val="004C534A"/>
     <w:rsid w:val="004C5F53"/>
     <w:rsid w:val="004C6908"/>
     <w:rsid w:val="004C792F"/>
     <w:rsid w:val="004D0150"/>
     <w:rsid w:val="004D0196"/>
     <w:rsid w:val="004D155E"/>
     <w:rsid w:val="004D25BE"/>
     <w:rsid w:val="004D4713"/>
+    <w:rsid w:val="004D73E3"/>
     <w:rsid w:val="004D7F03"/>
     <w:rsid w:val="004E10F6"/>
     <w:rsid w:val="004E240E"/>
     <w:rsid w:val="004E2547"/>
     <w:rsid w:val="004E7C44"/>
     <w:rsid w:val="004F1645"/>
     <w:rsid w:val="004F3D85"/>
     <w:rsid w:val="004F3E0F"/>
     <w:rsid w:val="004F6F0E"/>
     <w:rsid w:val="004F7847"/>
     <w:rsid w:val="00501FC3"/>
     <w:rsid w:val="005033A4"/>
     <w:rsid w:val="00504EA9"/>
     <w:rsid w:val="00507FDF"/>
     <w:rsid w:val="00510D81"/>
     <w:rsid w:val="00512814"/>
     <w:rsid w:val="00512900"/>
     <w:rsid w:val="00513CF8"/>
     <w:rsid w:val="005143E7"/>
     <w:rsid w:val="005170B3"/>
     <w:rsid w:val="00521F52"/>
     <w:rsid w:val="0052481A"/>
     <w:rsid w:val="005304C5"/>
     <w:rsid w:val="005320F7"/>
     <w:rsid w:val="005333C3"/>
-    <w:rsid w:val="005343BB"/>
     <w:rsid w:val="00534615"/>
     <w:rsid w:val="00537AD9"/>
     <w:rsid w:val="00541488"/>
     <w:rsid w:val="005453B9"/>
     <w:rsid w:val="0054727A"/>
     <w:rsid w:val="00547610"/>
     <w:rsid w:val="00551DB4"/>
     <w:rsid w:val="00551ECD"/>
     <w:rsid w:val="005544AD"/>
     <w:rsid w:val="00556893"/>
     <w:rsid w:val="005609CB"/>
     <w:rsid w:val="00562D1A"/>
     <w:rsid w:val="00570193"/>
     <w:rsid w:val="00570240"/>
     <w:rsid w:val="00570313"/>
     <w:rsid w:val="005711CC"/>
     <w:rsid w:val="00572103"/>
     <w:rsid w:val="005724EB"/>
     <w:rsid w:val="00573878"/>
     <w:rsid w:val="0057613C"/>
     <w:rsid w:val="00576251"/>
     <w:rsid w:val="00580FE0"/>
     <w:rsid w:val="005816D7"/>
     <w:rsid w:val="00582761"/>
     <w:rsid w:val="00585A6D"/>
     <w:rsid w:val="005862A1"/>
     <w:rsid w:val="00587038"/>
     <w:rsid w:val="00590874"/>
     <w:rsid w:val="00590D10"/>
     <w:rsid w:val="005910DB"/>
     <w:rsid w:val="00591D68"/>
     <w:rsid w:val="00592B59"/>
     <w:rsid w:val="0059318F"/>
     <w:rsid w:val="00594D7D"/>
+    <w:rsid w:val="005958EB"/>
     <w:rsid w:val="00595C71"/>
     <w:rsid w:val="0059723F"/>
     <w:rsid w:val="00597DCE"/>
     <w:rsid w:val="005A03DE"/>
     <w:rsid w:val="005A07C7"/>
     <w:rsid w:val="005A1F3E"/>
     <w:rsid w:val="005A374D"/>
     <w:rsid w:val="005B40EA"/>
     <w:rsid w:val="005B4B37"/>
     <w:rsid w:val="005B5A66"/>
     <w:rsid w:val="005C4214"/>
     <w:rsid w:val="005C5C40"/>
     <w:rsid w:val="005C61A1"/>
     <w:rsid w:val="005C6EA4"/>
     <w:rsid w:val="005D26E4"/>
     <w:rsid w:val="005D434E"/>
     <w:rsid w:val="005D4AC5"/>
     <w:rsid w:val="005D664C"/>
     <w:rsid w:val="005D672C"/>
     <w:rsid w:val="005D76FF"/>
     <w:rsid w:val="005D781F"/>
     <w:rsid w:val="005E002E"/>
     <w:rsid w:val="005E0C04"/>
     <w:rsid w:val="005E12BB"/>
     <w:rsid w:val="005F07AE"/>
     <w:rsid w:val="005F20E1"/>
     <w:rsid w:val="005F7321"/>
     <w:rsid w:val="006004CB"/>
     <w:rsid w:val="00602425"/>
     <w:rsid w:val="00602B7E"/>
     <w:rsid w:val="006069EF"/>
     <w:rsid w:val="006129EA"/>
     <w:rsid w:val="0061636A"/>
     <w:rsid w:val="006163C7"/>
     <w:rsid w:val="006174F2"/>
     <w:rsid w:val="006176CC"/>
     <w:rsid w:val="006209ED"/>
     <w:rsid w:val="0062126C"/>
     <w:rsid w:val="00623023"/>
     <w:rsid w:val="0062588B"/>
     <w:rsid w:val="00625C94"/>
     <w:rsid w:val="00627B15"/>
     <w:rsid w:val="00633578"/>
     <w:rsid w:val="006337F6"/>
     <w:rsid w:val="00633FE9"/>
     <w:rsid w:val="00634060"/>
     <w:rsid w:val="00635924"/>
-    <w:rsid w:val="00635AED"/>
     <w:rsid w:val="006438F7"/>
     <w:rsid w:val="006470CC"/>
     <w:rsid w:val="00651086"/>
     <w:rsid w:val="006579AD"/>
     <w:rsid w:val="00660851"/>
     <w:rsid w:val="00662837"/>
     <w:rsid w:val="006631C3"/>
     <w:rsid w:val="00664C08"/>
     <w:rsid w:val="0067194B"/>
     <w:rsid w:val="00673810"/>
     <w:rsid w:val="00673F19"/>
     <w:rsid w:val="006754DE"/>
     <w:rsid w:val="006754EA"/>
     <w:rsid w:val="00675B43"/>
     <w:rsid w:val="00676243"/>
     <w:rsid w:val="006770CF"/>
     <w:rsid w:val="006828D9"/>
     <w:rsid w:val="00684131"/>
     <w:rsid w:val="006842CE"/>
     <w:rsid w:val="00685205"/>
     <w:rsid w:val="0068536B"/>
     <w:rsid w:val="0068634A"/>
     <w:rsid w:val="0068657C"/>
     <w:rsid w:val="00687442"/>
     <w:rsid w:val="0069242C"/>
     <w:rsid w:val="00692D25"/>
     <w:rsid w:val="00694385"/>
     <w:rsid w:val="00695173"/>
     <w:rsid w:val="0069636A"/>
     <w:rsid w:val="0069733C"/>
     <w:rsid w:val="006A08E8"/>
     <w:rsid w:val="006A0B36"/>
     <w:rsid w:val="006A1B06"/>
     <w:rsid w:val="006A2319"/>
     <w:rsid w:val="006A56B2"/>
     <w:rsid w:val="006A6FC7"/>
     <w:rsid w:val="006B027F"/>
     <w:rsid w:val="006B0D69"/>
     <w:rsid w:val="006B256A"/>
     <w:rsid w:val="006B27BA"/>
     <w:rsid w:val="006D619E"/>
+    <w:rsid w:val="006D64E3"/>
+    <w:rsid w:val="006D6CE5"/>
     <w:rsid w:val="006F0CC5"/>
     <w:rsid w:val="006F5F06"/>
     <w:rsid w:val="006F602F"/>
     <w:rsid w:val="006F665C"/>
     <w:rsid w:val="006F6B92"/>
     <w:rsid w:val="006F6D20"/>
     <w:rsid w:val="00701177"/>
     <w:rsid w:val="00701957"/>
     <w:rsid w:val="007027ED"/>
     <w:rsid w:val="00705A80"/>
     <w:rsid w:val="00706CCB"/>
     <w:rsid w:val="00710342"/>
     <w:rsid w:val="00712F8C"/>
     <w:rsid w:val="00713FB1"/>
     <w:rsid w:val="00715155"/>
     <w:rsid w:val="007165E5"/>
     <w:rsid w:val="00717011"/>
     <w:rsid w:val="00717C5B"/>
     <w:rsid w:val="007237C3"/>
     <w:rsid w:val="00727CF9"/>
     <w:rsid w:val="007312E2"/>
     <w:rsid w:val="00734EDE"/>
     <w:rsid w:val="0074046F"/>
     <w:rsid w:val="00744356"/>
     <w:rsid w:val="007446AF"/>
     <w:rsid w:val="00744A99"/>
     <w:rsid w:val="0075048F"/>
     <w:rsid w:val="0075192C"/>
     <w:rsid w:val="007529BB"/>
     <w:rsid w:val="00753673"/>
     <w:rsid w:val="0075731F"/>
+    <w:rsid w:val="00760E6F"/>
     <w:rsid w:val="00761625"/>
     <w:rsid w:val="00762E87"/>
     <w:rsid w:val="00770025"/>
     <w:rsid w:val="007722F1"/>
     <w:rsid w:val="00772621"/>
     <w:rsid w:val="0078188F"/>
     <w:rsid w:val="00781D8E"/>
     <w:rsid w:val="00782366"/>
     <w:rsid w:val="00783614"/>
     <w:rsid w:val="007836C8"/>
     <w:rsid w:val="00783971"/>
     <w:rsid w:val="007841BE"/>
     <w:rsid w:val="0079275F"/>
     <w:rsid w:val="00792822"/>
     <w:rsid w:val="0079357C"/>
     <w:rsid w:val="00793595"/>
     <w:rsid w:val="007955E1"/>
     <w:rsid w:val="00796541"/>
     <w:rsid w:val="00796CEB"/>
     <w:rsid w:val="007A2F06"/>
     <w:rsid w:val="007A5109"/>
     <w:rsid w:val="007A64C4"/>
     <w:rsid w:val="007A7836"/>
     <w:rsid w:val="007A7C70"/>
     <w:rsid w:val="007A7D49"/>
@@ -7010,58 +7126,61 @@
     <w:rsid w:val="008C10BE"/>
     <w:rsid w:val="008C24DA"/>
     <w:rsid w:val="008C7C83"/>
     <w:rsid w:val="008D035E"/>
     <w:rsid w:val="008D0BC3"/>
     <w:rsid w:val="008D183A"/>
     <w:rsid w:val="008D1B7C"/>
     <w:rsid w:val="008D2088"/>
     <w:rsid w:val="008D387C"/>
     <w:rsid w:val="008D5148"/>
     <w:rsid w:val="008D532A"/>
     <w:rsid w:val="008D69B1"/>
     <w:rsid w:val="008E159D"/>
     <w:rsid w:val="008E4C5E"/>
     <w:rsid w:val="008E66DF"/>
     <w:rsid w:val="008F14C9"/>
     <w:rsid w:val="008F3EE5"/>
     <w:rsid w:val="00901B86"/>
     <w:rsid w:val="00903C40"/>
     <w:rsid w:val="009101F3"/>
     <w:rsid w:val="009117AC"/>
     <w:rsid w:val="00911EB7"/>
     <w:rsid w:val="0091268B"/>
     <w:rsid w:val="0091674D"/>
     <w:rsid w:val="009201D6"/>
+    <w:rsid w:val="00922638"/>
     <w:rsid w:val="00927E12"/>
     <w:rsid w:val="00931A7E"/>
     <w:rsid w:val="009365FB"/>
+    <w:rsid w:val="00936BC8"/>
     <w:rsid w:val="00937BA4"/>
     <w:rsid w:val="00941853"/>
     <w:rsid w:val="0094293D"/>
     <w:rsid w:val="0094321E"/>
     <w:rsid w:val="00944651"/>
+    <w:rsid w:val="00945B2B"/>
     <w:rsid w:val="00946DD6"/>
     <w:rsid w:val="00947A43"/>
     <w:rsid w:val="00947A4E"/>
     <w:rsid w:val="009504A8"/>
     <w:rsid w:val="009508B0"/>
     <w:rsid w:val="00950C57"/>
     <w:rsid w:val="00951885"/>
     <w:rsid w:val="00957073"/>
     <w:rsid w:val="00960B81"/>
     <w:rsid w:val="00960DD0"/>
     <w:rsid w:val="0096344A"/>
     <w:rsid w:val="00964937"/>
     <w:rsid w:val="00964A69"/>
     <w:rsid w:val="00965273"/>
     <w:rsid w:val="009652D0"/>
     <w:rsid w:val="00965912"/>
     <w:rsid w:val="0096644A"/>
     <w:rsid w:val="00966696"/>
     <w:rsid w:val="00967676"/>
     <w:rsid w:val="00970F1B"/>
     <w:rsid w:val="00971F73"/>
     <w:rsid w:val="0098259A"/>
     <w:rsid w:val="0098455A"/>
     <w:rsid w:val="00985AE5"/>
     <w:rsid w:val="009871E2"/>
@@ -7076,104 +7195,108 @@
     <w:rsid w:val="009A5967"/>
     <w:rsid w:val="009A5A8A"/>
     <w:rsid w:val="009A6DA5"/>
     <w:rsid w:val="009B206B"/>
     <w:rsid w:val="009B34F3"/>
     <w:rsid w:val="009B3CD6"/>
     <w:rsid w:val="009B7A96"/>
     <w:rsid w:val="009B7E6D"/>
     <w:rsid w:val="009B7F89"/>
     <w:rsid w:val="009C1775"/>
     <w:rsid w:val="009C1F8D"/>
     <w:rsid w:val="009C3621"/>
     <w:rsid w:val="009C6114"/>
     <w:rsid w:val="009C778C"/>
     <w:rsid w:val="009D03B2"/>
     <w:rsid w:val="009D1D47"/>
     <w:rsid w:val="009D2831"/>
     <w:rsid w:val="009D44F1"/>
     <w:rsid w:val="009D5B3F"/>
     <w:rsid w:val="009D5E72"/>
     <w:rsid w:val="009D76DF"/>
     <w:rsid w:val="009E0D4B"/>
     <w:rsid w:val="009E1040"/>
     <w:rsid w:val="009E22E3"/>
     <w:rsid w:val="009E2877"/>
+    <w:rsid w:val="009E2D23"/>
     <w:rsid w:val="009E452F"/>
     <w:rsid w:val="009E56C6"/>
     <w:rsid w:val="009E5ED3"/>
     <w:rsid w:val="009E7F5F"/>
     <w:rsid w:val="009F085E"/>
     <w:rsid w:val="009F595B"/>
     <w:rsid w:val="009F6395"/>
     <w:rsid w:val="009F7B56"/>
     <w:rsid w:val="00A01E9E"/>
+    <w:rsid w:val="00A065CD"/>
     <w:rsid w:val="00A06D9C"/>
     <w:rsid w:val="00A06F6D"/>
     <w:rsid w:val="00A11095"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A13117"/>
     <w:rsid w:val="00A17281"/>
     <w:rsid w:val="00A21A5E"/>
     <w:rsid w:val="00A236E0"/>
     <w:rsid w:val="00A23AF1"/>
     <w:rsid w:val="00A256DA"/>
     <w:rsid w:val="00A25815"/>
     <w:rsid w:val="00A25FD7"/>
     <w:rsid w:val="00A265A4"/>
     <w:rsid w:val="00A2727A"/>
     <w:rsid w:val="00A3009A"/>
     <w:rsid w:val="00A31DB0"/>
     <w:rsid w:val="00A34EAD"/>
     <w:rsid w:val="00A361A5"/>
     <w:rsid w:val="00A417BD"/>
     <w:rsid w:val="00A42407"/>
     <w:rsid w:val="00A4295D"/>
     <w:rsid w:val="00A42DFF"/>
     <w:rsid w:val="00A437C9"/>
     <w:rsid w:val="00A51FD2"/>
     <w:rsid w:val="00A524CE"/>
     <w:rsid w:val="00A53904"/>
     <w:rsid w:val="00A56000"/>
+    <w:rsid w:val="00A570EC"/>
     <w:rsid w:val="00A6443D"/>
     <w:rsid w:val="00A65F51"/>
     <w:rsid w:val="00A66518"/>
     <w:rsid w:val="00A67936"/>
     <w:rsid w:val="00A70963"/>
     <w:rsid w:val="00A713FB"/>
     <w:rsid w:val="00A735A4"/>
     <w:rsid w:val="00A743F3"/>
     <w:rsid w:val="00A74EF2"/>
     <w:rsid w:val="00A81162"/>
     <w:rsid w:val="00A825E3"/>
     <w:rsid w:val="00A82681"/>
     <w:rsid w:val="00A84006"/>
     <w:rsid w:val="00A86B55"/>
     <w:rsid w:val="00A87716"/>
     <w:rsid w:val="00A94643"/>
     <w:rsid w:val="00AA0DC1"/>
     <w:rsid w:val="00AA0E39"/>
+    <w:rsid w:val="00AA2E1D"/>
     <w:rsid w:val="00AA3193"/>
     <w:rsid w:val="00AA35D7"/>
     <w:rsid w:val="00AA4CE0"/>
     <w:rsid w:val="00AA719D"/>
     <w:rsid w:val="00AA71D9"/>
     <w:rsid w:val="00AA7FF7"/>
     <w:rsid w:val="00AB05CA"/>
     <w:rsid w:val="00AB1412"/>
     <w:rsid w:val="00AB1956"/>
     <w:rsid w:val="00AB1B10"/>
     <w:rsid w:val="00AB3400"/>
     <w:rsid w:val="00AB343B"/>
     <w:rsid w:val="00AB3A77"/>
     <w:rsid w:val="00AC1E5F"/>
     <w:rsid w:val="00AC251B"/>
     <w:rsid w:val="00AC2829"/>
     <w:rsid w:val="00AC4031"/>
     <w:rsid w:val="00AC45C5"/>
     <w:rsid w:val="00AC7276"/>
     <w:rsid w:val="00AC747E"/>
     <w:rsid w:val="00AC77B2"/>
     <w:rsid w:val="00AD14B9"/>
     <w:rsid w:val="00AD1B91"/>
     <w:rsid w:val="00AD76AA"/>
     <w:rsid w:val="00AE1DF6"/>
@@ -7386,72 +7509,76 @@
     <w:rsid w:val="00DA6973"/>
     <w:rsid w:val="00DA7B39"/>
     <w:rsid w:val="00DB1233"/>
     <w:rsid w:val="00DB147C"/>
     <w:rsid w:val="00DB3509"/>
     <w:rsid w:val="00DB5F13"/>
     <w:rsid w:val="00DB656F"/>
     <w:rsid w:val="00DB6A6D"/>
     <w:rsid w:val="00DC1694"/>
     <w:rsid w:val="00DC27E3"/>
     <w:rsid w:val="00DC40D6"/>
     <w:rsid w:val="00DC58A2"/>
     <w:rsid w:val="00DC5F9A"/>
     <w:rsid w:val="00DC6EEB"/>
     <w:rsid w:val="00DD6D44"/>
     <w:rsid w:val="00DD725D"/>
     <w:rsid w:val="00DD7566"/>
     <w:rsid w:val="00DE1F5C"/>
     <w:rsid w:val="00DE4751"/>
     <w:rsid w:val="00DF0577"/>
     <w:rsid w:val="00DF0713"/>
     <w:rsid w:val="00DF2080"/>
     <w:rsid w:val="00DF34C1"/>
     <w:rsid w:val="00DF683F"/>
     <w:rsid w:val="00E015E1"/>
+    <w:rsid w:val="00E02027"/>
     <w:rsid w:val="00E021CF"/>
     <w:rsid w:val="00E025B1"/>
     <w:rsid w:val="00E03409"/>
     <w:rsid w:val="00E046FD"/>
     <w:rsid w:val="00E04EC0"/>
     <w:rsid w:val="00E05060"/>
     <w:rsid w:val="00E050CF"/>
     <w:rsid w:val="00E078CB"/>
     <w:rsid w:val="00E12985"/>
     <w:rsid w:val="00E138A4"/>
     <w:rsid w:val="00E13A4F"/>
+    <w:rsid w:val="00E145FB"/>
     <w:rsid w:val="00E155E5"/>
+    <w:rsid w:val="00E15A74"/>
     <w:rsid w:val="00E1645B"/>
     <w:rsid w:val="00E22896"/>
     <w:rsid w:val="00E2329B"/>
     <w:rsid w:val="00E25EEA"/>
     <w:rsid w:val="00E261F6"/>
     <w:rsid w:val="00E32520"/>
     <w:rsid w:val="00E32C44"/>
     <w:rsid w:val="00E33130"/>
     <w:rsid w:val="00E378C8"/>
     <w:rsid w:val="00E401AA"/>
+    <w:rsid w:val="00E418B9"/>
     <w:rsid w:val="00E41979"/>
     <w:rsid w:val="00E54138"/>
     <w:rsid w:val="00E551A0"/>
     <w:rsid w:val="00E566A1"/>
     <w:rsid w:val="00E56DF3"/>
     <w:rsid w:val="00E56DF4"/>
     <w:rsid w:val="00E578E4"/>
     <w:rsid w:val="00E60EA1"/>
     <w:rsid w:val="00E6154D"/>
     <w:rsid w:val="00E6232A"/>
     <w:rsid w:val="00E63295"/>
     <w:rsid w:val="00E65CB2"/>
     <w:rsid w:val="00E71639"/>
     <w:rsid w:val="00E71BDB"/>
     <w:rsid w:val="00E72808"/>
     <w:rsid w:val="00E72FD5"/>
     <w:rsid w:val="00E7375F"/>
     <w:rsid w:val="00E73813"/>
     <w:rsid w:val="00E739D7"/>
     <w:rsid w:val="00E75C37"/>
     <w:rsid w:val="00E77458"/>
     <w:rsid w:val="00E82A44"/>
     <w:rsid w:val="00E8354C"/>
     <w:rsid w:val="00E8449A"/>
     <w:rsid w:val="00E93C2F"/>
@@ -7460,111 +7587,115 @@
     <w:rsid w:val="00E97393"/>
     <w:rsid w:val="00EA2CCC"/>
     <w:rsid w:val="00EA3924"/>
     <w:rsid w:val="00EA6A67"/>
     <w:rsid w:val="00EB1948"/>
     <w:rsid w:val="00EB22CD"/>
     <w:rsid w:val="00EC01DC"/>
     <w:rsid w:val="00EC6B12"/>
     <w:rsid w:val="00EC6C08"/>
     <w:rsid w:val="00EC7721"/>
     <w:rsid w:val="00EC7F9F"/>
     <w:rsid w:val="00ED01BD"/>
     <w:rsid w:val="00ED1B15"/>
     <w:rsid w:val="00ED1C36"/>
     <w:rsid w:val="00ED4504"/>
     <w:rsid w:val="00ED68D9"/>
     <w:rsid w:val="00ED74DA"/>
     <w:rsid w:val="00EE01F9"/>
     <w:rsid w:val="00EE1486"/>
     <w:rsid w:val="00EE2444"/>
     <w:rsid w:val="00EE446A"/>
     <w:rsid w:val="00EE4996"/>
     <w:rsid w:val="00EE6203"/>
     <w:rsid w:val="00EE6F48"/>
     <w:rsid w:val="00EF1C3E"/>
+    <w:rsid w:val="00EF3C0D"/>
     <w:rsid w:val="00EF3FAA"/>
     <w:rsid w:val="00EF798E"/>
     <w:rsid w:val="00EF7EB1"/>
     <w:rsid w:val="00F0171C"/>
     <w:rsid w:val="00F0448E"/>
     <w:rsid w:val="00F04A36"/>
     <w:rsid w:val="00F04B6A"/>
     <w:rsid w:val="00F110C4"/>
     <w:rsid w:val="00F13D32"/>
     <w:rsid w:val="00F140D0"/>
     <w:rsid w:val="00F15308"/>
     <w:rsid w:val="00F15B77"/>
     <w:rsid w:val="00F16322"/>
+    <w:rsid w:val="00F17486"/>
     <w:rsid w:val="00F17A76"/>
     <w:rsid w:val="00F2239A"/>
     <w:rsid w:val="00F23DA6"/>
     <w:rsid w:val="00F23F0C"/>
     <w:rsid w:val="00F24BAB"/>
     <w:rsid w:val="00F25307"/>
     <w:rsid w:val="00F30BC7"/>
+    <w:rsid w:val="00F351E1"/>
     <w:rsid w:val="00F36469"/>
     <w:rsid w:val="00F3771D"/>
     <w:rsid w:val="00F41FCC"/>
     <w:rsid w:val="00F44E7E"/>
     <w:rsid w:val="00F50623"/>
     <w:rsid w:val="00F5174B"/>
     <w:rsid w:val="00F51BC3"/>
     <w:rsid w:val="00F54CEB"/>
     <w:rsid w:val="00F579A6"/>
     <w:rsid w:val="00F60316"/>
     <w:rsid w:val="00F61218"/>
     <w:rsid w:val="00F63532"/>
     <w:rsid w:val="00F6680B"/>
     <w:rsid w:val="00F66D96"/>
     <w:rsid w:val="00F73E2D"/>
     <w:rsid w:val="00F75778"/>
     <w:rsid w:val="00F80129"/>
     <w:rsid w:val="00F805A0"/>
     <w:rsid w:val="00F805FF"/>
     <w:rsid w:val="00F8226B"/>
     <w:rsid w:val="00F86791"/>
     <w:rsid w:val="00F870D6"/>
     <w:rsid w:val="00F93443"/>
     <w:rsid w:val="00F9595E"/>
     <w:rsid w:val="00FA31D8"/>
     <w:rsid w:val="00FA4B89"/>
     <w:rsid w:val="00FA6412"/>
     <w:rsid w:val="00FB23DC"/>
     <w:rsid w:val="00FB2EDB"/>
     <w:rsid w:val="00FB3051"/>
     <w:rsid w:val="00FB389C"/>
     <w:rsid w:val="00FC0D7C"/>
     <w:rsid w:val="00FC16C5"/>
     <w:rsid w:val="00FC2467"/>
     <w:rsid w:val="00FC251C"/>
     <w:rsid w:val="00FC27E2"/>
     <w:rsid w:val="00FC3BBC"/>
     <w:rsid w:val="00FC6488"/>
     <w:rsid w:val="00FD0612"/>
     <w:rsid w:val="00FD1B2E"/>
     <w:rsid w:val="00FD1EE1"/>
+    <w:rsid w:val="00FD5856"/>
     <w:rsid w:val="00FD5942"/>
     <w:rsid w:val="00FD5FDE"/>
     <w:rsid w:val="00FD7038"/>
     <w:rsid w:val="00FD7E80"/>
     <w:rsid w:val="00FE0F9B"/>
     <w:rsid w:val="00FE6375"/>
     <w:rsid w:val="00FE75E9"/>
     <w:rsid w:val="00FF01A8"/>
     <w:rsid w:val="00FF0E5F"/>
     <w:rsid w:val="00FF1E4F"/>
     <w:rsid w:val="00FF205E"/>
     <w:rsid w:val="00FF2A40"/>
     <w:rsid w:val="00FF339F"/>
     <w:rsid w:val="00FF485E"/>
     <w:rsid w:val="00FF4933"/>
     <w:rsid w:val="00FF5475"/>
     <w:rsid w:val="00FF7417"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -10813,95 +10944,92 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03BBE6A2-8D19-4C44-A90F-CDEBF950DBBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MBIE Submission Form Template JUNE26</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1008</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>974</Words>
+  <Characters>5830</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Consultation A proposed reliability obligation to manage dry-year risk submission form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6747</CharactersWithSpaces>
+  <CharactersWithSpaces>6754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Consultation A proposed reliability obligation to manage dry-year risk submission form</dc:title>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_SetDate">
-    <vt:lpwstr>2026-07-31T01:28:48Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-03T18:21:20Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Name">
     <vt:lpwstr>IN-CONFIDENCE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_ActionId">
-    <vt:lpwstr>9979a511-8546-4533-a781-fc4f4aa7306a</vt:lpwstr>
+    <vt:lpwstr>d7585b8b-5e64-40c2-b87e-f05a3d4d52a0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ffa2ea8f-33a2-4d89-bc10-4ca73b1a3f73_Tag">
     <vt:lpwstr>10, 2, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>