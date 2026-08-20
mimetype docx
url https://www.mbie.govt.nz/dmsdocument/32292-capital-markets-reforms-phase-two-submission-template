--- v0 (2026-07-16)
+++ v1 (2026-08-20)
@@ -1,41 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4C8113DD" w14:textId="27B02EE7" w:rsidR="0024799F" w:rsidRDefault="00A709BB">
       <w:r w:rsidRPr="00952D0A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3555B9B0" wp14:editId="16D650E1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4962525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-257175</wp:posOffset>
             </wp:positionV>
@@ -228,142 +231,144 @@
         </w:rPr>
         <w:t>emplate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251E454A" w14:textId="77777777" w:rsidR="00094DB1" w:rsidRDefault="00094DB1" w:rsidP="00094DB1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Capital Markets Reforms Phase Two</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0505B1E3" w14:textId="43E43719" w:rsidR="00094DB1" w:rsidRDefault="00094DB1" w:rsidP="00094DB1">
+    <w:p w14:paraId="0505B1E3" w14:textId="666ADF2F" w:rsidR="00094DB1" w:rsidRDefault="00094DB1" w:rsidP="00094DB1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3D9B">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">This is the submission template for the discussion document, </w:t>
       </w:r>
       <w:r>
         <w:t>Capital Markets Reforms, Phase Two</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3D9B">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. The Ministry of Business, Innovation and Employment (MBIE) seeks written submissions on the issues raised in the discussion document </w:t>
       </w:r>
       <w:r w:rsidRPr="009D0ED2">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidR="009D0ED2" w:rsidRPr="009D0ED2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Tuesday</w:t>
       </w:r>
       <w:r w:rsidR="00250903" w:rsidRPr="009D0ED2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009D0ED2" w:rsidRPr="009D0ED2">
+      <w:r w:rsidR="004D61CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="00250903" w:rsidRPr="009D0ED2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> August 2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D61CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00250903" w:rsidRPr="009D0ED2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidR="009D0ED2" w:rsidRPr="009D0ED2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>, 5:00pm</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>(six weeks from release)</w:t>
       </w:r>
       <w:r w:rsidRPr="00410445">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3D9B">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4685FD5F" w14:textId="77777777" w:rsidR="00094DB1" w:rsidRPr="00EA3D9B" w:rsidRDefault="00094DB1" w:rsidP="00094DB1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3D9B">
@@ -763,50 +768,51 @@
       </w:r>
       <w:r w:rsidR="00094DB1">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AA2E94" w14:textId="04D8CD36" w:rsidR="00094DB1" w:rsidRPr="005F00A7" w:rsidRDefault="00094DB1" w:rsidP="00094DB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F00A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Submission on discussion document: </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc182829519"/>
       <w:bookmarkStart w:id="3" w:name="_Toc182925738"/>
       <w:bookmarkStart w:id="4" w:name="_Toc182925766"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="30"/>
             <w:szCs w:val="30"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val=""/>
           <w:id w:val="1485053136"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
@@ -1658,50 +1664,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F762CA" w14:textId="24AF8515" w:rsidR="00B42B44" w:rsidRPr="00B42B44" w:rsidRDefault="00B42B44" w:rsidP="00B42B44">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42B44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Capital Markets Reforms Phase Two</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5466F6D1" w14:textId="6E806D59" w:rsidR="00B42B44" w:rsidRPr="0038187C" w:rsidRDefault="005F00A7" w:rsidP="00B42B44">
       <w:pPr>
         <w:rPr>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Submission</w:t>
       </w:r>
       <w:r w:rsidR="00B42B44" w:rsidRPr="0038187C">
         <w:rPr>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
@@ -3503,50 +3510,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="474901FE" w14:textId="77777777" w:rsidR="003D6E7E" w:rsidRPr="00367713" w:rsidRDefault="003D6E7E" w:rsidP="00CB731D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9596" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7F7FD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56DE3CFF" w14:textId="77777777" w:rsidR="003D6E7E" w:rsidRPr="00367713" w:rsidRDefault="003D6E7E" w:rsidP="00CB731D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5449,50 +5457,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="215E99" w:themeFill="text2" w:themeFillTint="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66984EF1" w14:textId="77777777" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="003958C5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C195F72" w14:textId="77777777" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="003958C5">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7610,50 +7619,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EAE98D" w14:textId="77777777" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="005868B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9F7FD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="390EC05B" w14:textId="77777777" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="005868B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -9548,50 +9558,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B739502" w14:textId="0FB5A6AA" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="005868B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9F7FD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C284A7D" w14:textId="77777777" w:rsidR="005868B1" w:rsidRPr="00367713" w:rsidRDefault="005868B1" w:rsidP="005868B1">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -11679,50 +11690,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="0B769F" w:themeFill="accent4" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60DC6560" w14:textId="77777777" w:rsidR="008C7D2D" w:rsidRPr="00367713" w:rsidRDefault="008C7D2D" w:rsidP="008C7D2D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ko-KR"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9655" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E9F7FD"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0229F91B" w14:textId="77777777" w:rsidR="008C7D2D" w:rsidRPr="00367713" w:rsidRDefault="008C7D2D" w:rsidP="008C7D2D">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367713">
@@ -13300,50 +13312,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B732110"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B00B92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="924" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -13951,59 +13964,61 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42B44"/>
     <w:rsid w:val="00094DB1"/>
     <w:rsid w:val="00141157"/>
     <w:rsid w:val="00151195"/>
     <w:rsid w:val="0024799F"/>
     <w:rsid w:val="00250903"/>
     <w:rsid w:val="002D683F"/>
     <w:rsid w:val="00367713"/>
     <w:rsid w:val="00377419"/>
     <w:rsid w:val="0038187C"/>
     <w:rsid w:val="003958C5"/>
     <w:rsid w:val="003A63C7"/>
     <w:rsid w:val="003D6E7E"/>
     <w:rsid w:val="00406B42"/>
     <w:rsid w:val="00445FD4"/>
+    <w:rsid w:val="004D61CD"/>
     <w:rsid w:val="00511869"/>
     <w:rsid w:val="00546A81"/>
     <w:rsid w:val="005868B1"/>
     <w:rsid w:val="005A4BE1"/>
     <w:rsid w:val="005F00A7"/>
     <w:rsid w:val="0069252D"/>
     <w:rsid w:val="006A4A6F"/>
     <w:rsid w:val="006F2AF6"/>
     <w:rsid w:val="00737EE5"/>
+    <w:rsid w:val="0086768B"/>
     <w:rsid w:val="00892ED7"/>
     <w:rsid w:val="008C4E9E"/>
     <w:rsid w:val="008C7D2D"/>
     <w:rsid w:val="008D2900"/>
     <w:rsid w:val="008E38F0"/>
     <w:rsid w:val="008F542B"/>
     <w:rsid w:val="00931B8F"/>
     <w:rsid w:val="0099056D"/>
     <w:rsid w:val="009D0ED2"/>
     <w:rsid w:val="00A709BB"/>
     <w:rsid w:val="00A83A3B"/>
     <w:rsid w:val="00AB60A2"/>
     <w:rsid w:val="00AC02C5"/>
     <w:rsid w:val="00AE6E1A"/>
     <w:rsid w:val="00B42B44"/>
     <w:rsid w:val="00C4057A"/>
     <w:rsid w:val="00C61CED"/>
     <w:rsid w:val="00D56BFB"/>
     <w:rsid w:val="00DC7FEE"/>
     <w:rsid w:val="00DF1889"/>
     <w:rsid w:val="00E45C53"/>
     <w:rsid w:val="00EB78B7"/>
     <w:rsid w:val="00FA2837"/>
   </w:rsids>
   <m:mathPr>
@@ -15227,51 +15242,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D0ED2"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbie.govt.nz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mbie.govt.nz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15525,95 +15540,243 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B2C4C50-62E5-41E5-BC91-7A841AF5D719}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B84BDBF8-1F8C-4E38-8102-4888049978D3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66B6655B-1A46-49CC-9E75-3A2CED0465CA}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...2 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Pages>8</Pages>
+  <Words>3061</Words>
+  <Characters>16197</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>558</Lines>
+  <Paragraphs>267</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Capital Markets Reforms Phase Two</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministry of Business, Innovation and Employment</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19242</CharactersWithSpaces>
+  <CharactersWithSpaces>18991</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Capital Markets Reforms Phase Two</dc:title>
   <dc:subject/>
-  <dc:creator>Laurie Teal</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2026-06-22T23:57:36Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>0ead8658-1dff-4638-9499-2c9ddee09aeb</vt:lpwstr>
   </property>