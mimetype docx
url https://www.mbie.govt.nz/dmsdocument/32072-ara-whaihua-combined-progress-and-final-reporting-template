--- v0 (2026-06-12)
+++ v1 (2026-07-22)
@@ -218,59 +218,51 @@
       </w:pPr>
       <w:r>
         <w:t>Report c</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7AEE">
         <w:t xml:space="preserve">ompletion and </w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7AEE">
         <w:t xml:space="preserve">ubmission </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7AEE">
         <w:t>equirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CBED03" w14:textId="04C2F1B3" w:rsidR="004452AF" w:rsidRPr="00724442" w:rsidRDefault="78FCC5D5" w:rsidP="00704AEF">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Progress reports are due one month after the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of your contract and cover the period from the start of the work programme to the last day of the month before the report is due.</w:t>
+        <w:t>Progress reports are due one month after the mid-point of your contract and cover the period from the start of the work programme to the last day of the month before the report is due.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E7E9B7" w14:textId="57F04653" w:rsidR="004452AF" w:rsidRPr="00724442" w:rsidRDefault="78FCC5D5" w:rsidP="00704AEF">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Final reports are due no later than one month after the end of your work programme and cover the entire work programme from start to finish.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591550EC" w14:textId="0CAAE8DA" w:rsidR="004E1DE9" w:rsidRPr="00724442" w:rsidRDefault="00621E24" w:rsidP="00621E24">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4F9D">
         <w:t>Download the report template to complete</w:t>
       </w:r>
       <w:r w:rsidRPr="00724442">
         <w:t>. Once you have completed it</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE4F9D">
         <w:t xml:space="preserve">, </w:t>
@@ -1668,69 +1660,58 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">To </w:t>
             </w:r>
             <w:r w:rsidRPr="00F47633">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve">increase understanding of how scientific research can contribute </w:t>
             </w:r>
             <w:r w:rsidR="001A369A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F47633">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
               </w:rPr>
-              <w:t>realising</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> the potential of the Māori economy and deliver benefit for New Zealand, </w:t>
+              <w:t xml:space="preserve">realising the potential of the Māori economy and deliver benefit for New Zealand, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F47633">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:lang w:eastAsia="en-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve">with a focus on promoting economic growth, implementation, impact and partnerships and </w:t>
             </w:r>
             <w:r w:rsidRPr="00F47633">
               <w:rPr>
                 <w:i/>
                 <w:iCs w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>strengthen capability, capacity, skills and networks between Māori and the science, innovation and technology system.’</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0806614F" w14:textId="3A88D1EF" w:rsidR="00F47633" w:rsidRPr="00F47633" w:rsidRDefault="00F47633" w:rsidP="008250E3">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:firstLine="29"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1854,50 +1835,64 @@
               <w:t>specify the Vision Mātauranga theme(s) that are relevant to your project. Here, select one or more of the following:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="006E235B" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00F85A2C" w:rsidRDefault="00F47633" w:rsidP="008250E3">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F85A2C">
               <w:t xml:space="preserve">Indigenous innovation </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C4F05AB" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00F85A2C" w:rsidRDefault="00F47633" w:rsidP="008250E3">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F85A2C">
               <w:t xml:space="preserve">Taiao/environment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E994006" w14:textId="77777777" w:rsidR="00F47633" w:rsidRDefault="00F47633" w:rsidP="008250E3">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F85A2C">
               <w:t xml:space="preserve">Mātauranga </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27DFD746" w14:textId="7670812A" w:rsidR="008E551D" w:rsidRDefault="008E551D" w:rsidP="008250E3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet2"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hauora/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9470E">
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ealth</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A2DE22" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00DB5000" w:rsidRDefault="00F47633" w:rsidP="008250E3">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB5000">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">describe how the work to </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97EF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">date has contributed to </w:t>
             </w:r>
             <w:r w:rsidRPr="00F97EF7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2321,59 +2316,51 @@
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>Project Deliverable Status</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EACC579" w14:textId="19BBA534" w:rsidR="00F47633" w:rsidRDefault="00F47633" w:rsidP="00F47633">
             <w:pPr>
               <w:pStyle w:val="QuestionContinue"/>
             </w:pPr>
             <w:r w:rsidRPr="006036E5">
               <w:t xml:space="preserve">In this reporting section, for each of the </w:t>
             </w:r>
             <w:r w:rsidR="00F70D31">
               <w:t>w</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ork </w:t>
             </w:r>
             <w:r w:rsidR="00F70D31">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rogramme Deliverables and Tasks</w:t>
             </w:r>
             <w:r w:rsidRPr="006036E5">
-              <w:t xml:space="preserve"> in your contract select the option that best describes their </w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> in your contract select the option that best describes their current status.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="052089CE" w14:textId="77777777" w:rsidR="00F47633" w:rsidRDefault="00F47633" w:rsidP="00F47633">
             <w:pPr>
               <w:pStyle w:val="QuestionContinue"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C5344F4" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00436FB1" w:rsidRDefault="00F47633" w:rsidP="00F47633">
             <w:pPr>
               <w:pStyle w:val="QuestionContinue"/>
             </w:pPr>
             <w:r w:rsidRPr="00436FB1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Status </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
@@ -2815,73 +2802,73 @@
                     <w:ind w:left="499" w:right="17" w:hanging="357"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t xml:space="preserve">It does not contain </w:t>
                   </w:r>
                   <w:r w:rsidR="009B74ED">
                     <w:t>M</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>ātauranga Māori</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4F0A9390" w14:textId="0575E835" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="00A11B09">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="499" w:right="17"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">There is some </w:t>
                   </w:r>
                   <w:r w:rsidR="009B74ED">
                     <w:t>M</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>ātauranga Māori, but it is not the main science knowledge</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="63CBD6A6" w14:textId="1759DE32" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="00A11B09">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="499" w:right="17"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
-                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">There is a balance between </w:t>
                   </w:r>
                   <w:r w:rsidR="009B74ED">
                     <w:t>M</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>ātauranga Māori and other science knowledge</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="33D06EF3" w14:textId="5FFD8F08" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="00A11B09">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="542"/>
                     </w:tabs>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="120"/>
                     <w:ind w:left="-1743" w:right="1309" w:firstLine="1885"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
@@ -3081,92 +3068,85 @@
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:after="60"/>
                     <w:ind w:left="555" w:right="17" w:hanging="357"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>Uara Māori</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="07058417" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="008250E3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00EE0D65">
-                    <w:t>Takepū</w:t>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> Māori</w:t>
+                    <w:t>Takepū Māori</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="79A923F1" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="008250E3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>Whakatauki</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="68D4E097" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="008250E3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>Whakatauākī</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
                 <w:p w14:paraId="49B8ED6D" w14:textId="77777777" w:rsidR="00F47633" w:rsidRPr="00EE0D65" w:rsidRDefault="00F47633" w:rsidP="008250E3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="57"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00EE0D65">
                     <w:t>Other</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="56795001" w14:textId="77777777" w:rsidR="00F47633" w:rsidRDefault="00F47633" w:rsidP="008250E3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:spacing w:before="60" w:after="120"/>
                     <w:ind w:left="556"/>
@@ -4085,65 +4065,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Track with </w:t>
       </w:r>
       <w:r w:rsidR="00805721">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004971B8">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>ssues</w:t>
       </w:r>
       <w:r w:rsidR="00B362E3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> status, remedial action is required. In this event, MBIE will discuss with you </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that may involve. After an agreed period, MBIE will </w:t>
+        <w:t xml:space="preserve"> status, remedial action is required. In this event, MBIE will discuss with you what that may involve. After an agreed period, MBIE will </w:t>
       </w:r>
       <w:r w:rsidR="00805721" w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>follow up</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> on your progress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3973461D" w14:textId="0DDE365A" w:rsidR="00DD4484" w:rsidRPr="00DD4484" w:rsidRDefault="009D2FF3" w:rsidP="00DD4484">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
@@ -4175,149 +4141,105 @@
       </w:r>
       <w:r w:rsidR="004971B8">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>Track</w:t>
       </w:r>
       <w:r w:rsidR="00B362E3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> status, remedial action is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> and your </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>contract payments may be suspended</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">. In this event, MBIE will discuss with you </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> that may involve. After an agreed period, MBIE will </w:t>
+        <w:t xml:space="preserve">. In this event, MBIE will discuss with you what that may involve. After an agreed period, MBIE will </w:t>
       </w:r>
       <w:r w:rsidR="00805721" w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>follow up</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2FF3">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> on your progress</w:t>
       </w:r>
       <w:r w:rsidR="00DD4484" w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Once all remedial actions have been </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, any payments withheld will be released. </w:t>
+        <w:t xml:space="preserve">. Once all remedial actions have been actioned, any payments withheld will be released. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2264B3" w14:textId="0D7FD7F8" w:rsidR="003E2DC6" w:rsidRDefault="00DD4484" w:rsidP="00DD4484">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD4484">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incomplete remedial action(s) may result in </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> termination. In this event, unspent funds will need to be returned to us.</w:t>
+        <w:t>Incomplete remedial action(s) may result in a contract termination. In this event, unspent funds will need to be returned to us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D509EA5" w14:textId="2A19E78C" w:rsidR="003E2DC6" w:rsidRDefault="004971B8" w:rsidP="009A4457">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Exceeding</w:t>
       </w:r>
       <w:r w:rsidR="003E2DC6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15787F6F" w14:textId="3EF8AC84" w:rsidR="003E2DC6" w:rsidRPr="003E2DC6" w:rsidRDefault="00645BDC" w:rsidP="00645BDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-NZ"/>
@@ -4472,79 +4394,51 @@
       </w:pPr>
       <w:r w:rsidRPr="003E2DC6">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>the broader results and benefits are in line with expectations; and</w:t>
       </w:r>
       <w:r w:rsidR="00D52AD4">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF094BD" w14:textId="24492848" w:rsidR="00CB7283" w:rsidRDefault="003E2DC6" w:rsidP="004918C4">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E2DC6">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">it has </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> on time and at the expected level of quality</w:t>
+        <w:t>it has delivered or will deliver on time and at the expected level of quality</w:t>
       </w:r>
       <w:r w:rsidR="00CB7283">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00065A5A" w:rsidRPr="003E2DC6">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidR="00065A5A">
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
         <w:t>/or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3459C513" w14:textId="5AE3D53C" w:rsidR="00D52AD4" w:rsidRPr="003E2DC6" w:rsidRDefault="00CB7283" w:rsidP="004918C4">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-NZ"/>
@@ -4860,58 +4754,58 @@
           <w:lang w:eastAsia="en-NZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C0347D" w:rsidRPr="00C0347D" w:rsidSect="004445DB">
       <w:pgSz w:w="11910" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="731" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pgBorders>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47391F2D" w14:textId="77777777" w:rsidR="000266BB" w:rsidRDefault="000266BB">
+    <w:p w14:paraId="29EB7F3A" w14:textId="77777777" w:rsidR="009D35EB" w:rsidRDefault="009D35EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11174247" w14:textId="77777777" w:rsidR="000266BB" w:rsidRDefault="000266BB">
+    <w:p w14:paraId="29D86FF6" w14:textId="77777777" w:rsidR="009D35EB" w:rsidRDefault="009D35EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5136,73 +5030,57 @@
     <w:r w:rsidR="00B4317E">
       <w:rPr>
         <w:noProof/>
         <w:w w:val="115"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00F4023B">
       <w:rPr>
         <w:noProof/>
         <w:w w:val="115"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F9AD7CA" w14:textId="6EDFAD63" w:rsidR="00885563" w:rsidRPr="00D15462" w:rsidRDefault="003F1EC6" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="003F1EC6">
-      <w:t xml:space="preserve">Ara </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Combined Progress and Final Reporting Template</w:t>
+      <w:t>Ara Whaihua Combined Progress and Final Reporting Template</w:t>
     </w:r>
     <w:r w:rsidR="004F2F2A">
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="003F1EC6">
-      <w:t xml:space="preserve"> He Ara </w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> Capability Fund</w:t>
+      <w:t xml:space="preserve"> He Ara Whakahihiko Capability Fund</w:t>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B90FE6" w:rsidRPr="00D15462">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B8D1090" w14:textId="77777777" w:rsidR="005368CC" w:rsidRPr="00D15462" w:rsidRDefault="005368CC" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Footer2"/>
     </w:pPr>
@@ -5293,180 +5171,180 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="776954FE" w14:textId="489C0E66" w:rsidR="005368CC" w:rsidRPr="00BD2A24" w:rsidRDefault="00BD2A24" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Footer2"/>
     </w:pPr>
     <w:r w:rsidRPr="00BD2A24">
       <w:t>Published</w:t>
     </w:r>
     <w:r w:rsidR="00113089">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008A4E82">
       <w:t>June 202</w:t>
     </w:r>
     <w:r w:rsidR="00620B97">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FF85777" w14:textId="77777777" w:rsidR="000266BB" w:rsidRPr="001F114C" w:rsidRDefault="000266BB">
+    <w:p w14:paraId="243DC1C8" w14:textId="77777777" w:rsidR="009D35EB" w:rsidRPr="001F114C" w:rsidRDefault="009D35EB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="001F114C">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="314EE4DE" w14:textId="77777777" w:rsidR="000266BB" w:rsidRDefault="000266BB">
+    <w:p w14:paraId="5E555E02" w14:textId="77777777" w:rsidR="009D35EB" w:rsidRDefault="009D35EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="61E4B63F" w14:textId="77777777" w:rsidR="000266BB" w:rsidRDefault="000266BB"/>
+    <w:p w14:paraId="1D9255FC" w14:textId="77777777" w:rsidR="009D35EB" w:rsidRDefault="009D35EB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="637B0F47" w14:textId="02F829C3" w:rsidR="00974C47" w:rsidRPr="00F5605E" w:rsidRDefault="000266BB" w:rsidP="00E16CAB">
+  <w:p w14:paraId="637B0F47" w14:textId="02F829C3" w:rsidR="00974C47" w:rsidRPr="00F5605E" w:rsidRDefault="009D35EB" w:rsidP="00E16CAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="678C0DBE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject451644063" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251644928;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55CB22A5" w14:textId="7C114F19" w:rsidR="00A71F9D" w:rsidRDefault="000266BB" w:rsidP="009334B1">
+  <w:p w14:paraId="55CB22A5" w14:textId="7C114F19" w:rsidR="00A71F9D" w:rsidRDefault="009D35EB" w:rsidP="009334B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="03F8D508">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject451644064" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251642880;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A71F9D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A3956F9" w14:textId="44CFD5FA" w:rsidR="003C6C1A" w:rsidRDefault="000266BB" w:rsidP="00D15462">
+  <w:p w14:paraId="5A3956F9" w14:textId="44CFD5FA" w:rsidR="003C6C1A" w:rsidRDefault="009D35EB" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="02A66726">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -12824,52 +12702,51 @@
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1264607940">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="448015328">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1613172939">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="1292175646">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1045761397">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="2048990357">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -13270,50 +13147,51 @@
     <w:rsid w:val="00210D5A"/>
     <w:rsid w:val="00210F93"/>
     <w:rsid w:val="00211BD2"/>
     <w:rsid w:val="00212040"/>
     <w:rsid w:val="00212C10"/>
     <w:rsid w:val="0021647B"/>
     <w:rsid w:val="00216743"/>
     <w:rsid w:val="0021773A"/>
     <w:rsid w:val="0022050F"/>
     <w:rsid w:val="00220A71"/>
     <w:rsid w:val="00220C73"/>
     <w:rsid w:val="002214E9"/>
     <w:rsid w:val="00221665"/>
     <w:rsid w:val="0022191B"/>
     <w:rsid w:val="00222F14"/>
     <w:rsid w:val="00223283"/>
     <w:rsid w:val="00223495"/>
     <w:rsid w:val="00225E69"/>
     <w:rsid w:val="00226AB4"/>
     <w:rsid w:val="00227498"/>
     <w:rsid w:val="0023041F"/>
     <w:rsid w:val="00230E04"/>
     <w:rsid w:val="00231178"/>
     <w:rsid w:val="00232145"/>
     <w:rsid w:val="0023230B"/>
+    <w:rsid w:val="00232A91"/>
     <w:rsid w:val="00234D8C"/>
     <w:rsid w:val="00235177"/>
     <w:rsid w:val="0023519D"/>
     <w:rsid w:val="002368DD"/>
     <w:rsid w:val="0023773C"/>
     <w:rsid w:val="00237824"/>
     <w:rsid w:val="00237987"/>
     <w:rsid w:val="00240503"/>
     <w:rsid w:val="002406C5"/>
     <w:rsid w:val="0024107B"/>
     <w:rsid w:val="00242183"/>
     <w:rsid w:val="002434A5"/>
     <w:rsid w:val="00243BF7"/>
     <w:rsid w:val="00244679"/>
     <w:rsid w:val="0024484F"/>
     <w:rsid w:val="00245EE6"/>
     <w:rsid w:val="0024624D"/>
     <w:rsid w:val="00246253"/>
     <w:rsid w:val="00246875"/>
     <w:rsid w:val="00247199"/>
     <w:rsid w:val="00247C6F"/>
     <w:rsid w:val="002504EC"/>
     <w:rsid w:val="00250ABF"/>
     <w:rsid w:val="002514E1"/>
     <w:rsid w:val="002519AB"/>
@@ -13867,50 +13745,51 @@
     <w:rsid w:val="00546578"/>
     <w:rsid w:val="00547D67"/>
     <w:rsid w:val="00550BD9"/>
     <w:rsid w:val="00550F9E"/>
     <w:rsid w:val="00551B89"/>
     <w:rsid w:val="00552672"/>
     <w:rsid w:val="00553547"/>
     <w:rsid w:val="005545FC"/>
     <w:rsid w:val="00555559"/>
     <w:rsid w:val="0055574B"/>
     <w:rsid w:val="00555B9A"/>
     <w:rsid w:val="00555BF8"/>
     <w:rsid w:val="005579C7"/>
     <w:rsid w:val="005603C3"/>
     <w:rsid w:val="00562F19"/>
     <w:rsid w:val="00564370"/>
     <w:rsid w:val="005654FB"/>
     <w:rsid w:val="00565D31"/>
     <w:rsid w:val="005713EB"/>
     <w:rsid w:val="00572E66"/>
     <w:rsid w:val="00573CD0"/>
     <w:rsid w:val="00574D69"/>
     <w:rsid w:val="00575E6F"/>
     <w:rsid w:val="00576D11"/>
     <w:rsid w:val="0057724D"/>
+    <w:rsid w:val="0057773C"/>
     <w:rsid w:val="00580B01"/>
     <w:rsid w:val="00581DD4"/>
     <w:rsid w:val="005824CB"/>
     <w:rsid w:val="0058275E"/>
     <w:rsid w:val="0058340A"/>
     <w:rsid w:val="005834F7"/>
     <w:rsid w:val="00583A6E"/>
     <w:rsid w:val="00583E55"/>
     <w:rsid w:val="00584227"/>
     <w:rsid w:val="005852F7"/>
     <w:rsid w:val="00585342"/>
     <w:rsid w:val="00585F58"/>
     <w:rsid w:val="00586A63"/>
     <w:rsid w:val="00587634"/>
     <w:rsid w:val="00587B8E"/>
     <w:rsid w:val="00591968"/>
     <w:rsid w:val="00593248"/>
     <w:rsid w:val="00593462"/>
     <w:rsid w:val="00593AC5"/>
     <w:rsid w:val="005947F5"/>
     <w:rsid w:val="005964C9"/>
     <w:rsid w:val="00596D1D"/>
     <w:rsid w:val="005A0222"/>
     <w:rsid w:val="005A0975"/>
     <w:rsid w:val="005A13D8"/>
@@ -14532,50 +14411,51 @@
     <w:rsid w:val="008B6878"/>
     <w:rsid w:val="008B70B8"/>
     <w:rsid w:val="008B7DE8"/>
     <w:rsid w:val="008C0276"/>
     <w:rsid w:val="008C0C7A"/>
     <w:rsid w:val="008C0EF9"/>
     <w:rsid w:val="008C1DDB"/>
     <w:rsid w:val="008C3AAB"/>
     <w:rsid w:val="008C5F46"/>
     <w:rsid w:val="008C5FC3"/>
     <w:rsid w:val="008C61DF"/>
     <w:rsid w:val="008C7CDA"/>
     <w:rsid w:val="008D30C2"/>
     <w:rsid w:val="008D32BC"/>
     <w:rsid w:val="008D3CAF"/>
     <w:rsid w:val="008D3D75"/>
     <w:rsid w:val="008D448A"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="008D7ACA"/>
     <w:rsid w:val="008E0273"/>
     <w:rsid w:val="008E0F9C"/>
     <w:rsid w:val="008E146C"/>
     <w:rsid w:val="008E1B15"/>
     <w:rsid w:val="008E1B5B"/>
     <w:rsid w:val="008E48DF"/>
+    <w:rsid w:val="008E551D"/>
     <w:rsid w:val="008E5899"/>
     <w:rsid w:val="008E6478"/>
     <w:rsid w:val="008E74E2"/>
     <w:rsid w:val="008E7AAE"/>
     <w:rsid w:val="008F0C99"/>
     <w:rsid w:val="008F21E5"/>
     <w:rsid w:val="008F293A"/>
     <w:rsid w:val="008F34CA"/>
     <w:rsid w:val="008F3A55"/>
     <w:rsid w:val="008F51BC"/>
     <w:rsid w:val="008F5D63"/>
     <w:rsid w:val="008F6B0B"/>
     <w:rsid w:val="008F6E88"/>
     <w:rsid w:val="008F739B"/>
     <w:rsid w:val="008F7789"/>
     <w:rsid w:val="008F782D"/>
     <w:rsid w:val="008F7872"/>
     <w:rsid w:val="009001AA"/>
     <w:rsid w:val="009001D1"/>
     <w:rsid w:val="0090120D"/>
     <w:rsid w:val="009013D0"/>
     <w:rsid w:val="00902835"/>
     <w:rsid w:val="00902A99"/>
     <w:rsid w:val="00903283"/>
     <w:rsid w:val="0090520F"/>
@@ -14698,50 +14578,51 @@
     <w:rsid w:val="009B63F0"/>
     <w:rsid w:val="009B7418"/>
     <w:rsid w:val="009B74ED"/>
     <w:rsid w:val="009B7673"/>
     <w:rsid w:val="009B799F"/>
     <w:rsid w:val="009C00BE"/>
     <w:rsid w:val="009C013E"/>
     <w:rsid w:val="009C0D21"/>
     <w:rsid w:val="009C0DAF"/>
     <w:rsid w:val="009C11D9"/>
     <w:rsid w:val="009C1C26"/>
     <w:rsid w:val="009C1CB8"/>
     <w:rsid w:val="009C1E29"/>
     <w:rsid w:val="009C3B6C"/>
     <w:rsid w:val="009C42E4"/>
     <w:rsid w:val="009C4922"/>
     <w:rsid w:val="009C55AD"/>
     <w:rsid w:val="009D03E9"/>
     <w:rsid w:val="009D0E0E"/>
     <w:rsid w:val="009D115B"/>
     <w:rsid w:val="009D1432"/>
     <w:rsid w:val="009D2241"/>
     <w:rsid w:val="009D238D"/>
     <w:rsid w:val="009D2FF3"/>
     <w:rsid w:val="009D3574"/>
+    <w:rsid w:val="009D35EB"/>
     <w:rsid w:val="009D38E7"/>
     <w:rsid w:val="009D422F"/>
     <w:rsid w:val="009D45C4"/>
     <w:rsid w:val="009D4682"/>
     <w:rsid w:val="009D4993"/>
     <w:rsid w:val="009D4DA3"/>
     <w:rsid w:val="009D5234"/>
     <w:rsid w:val="009D60FC"/>
     <w:rsid w:val="009D6299"/>
     <w:rsid w:val="009D62D3"/>
     <w:rsid w:val="009D7857"/>
     <w:rsid w:val="009E04FC"/>
     <w:rsid w:val="009E0AFE"/>
     <w:rsid w:val="009E2554"/>
     <w:rsid w:val="009E553E"/>
     <w:rsid w:val="009E578A"/>
     <w:rsid w:val="009F02EB"/>
     <w:rsid w:val="009F125E"/>
     <w:rsid w:val="009F14A0"/>
     <w:rsid w:val="009F1E25"/>
     <w:rsid w:val="009F25C3"/>
     <w:rsid w:val="009F2CDB"/>
     <w:rsid w:val="009F3ED2"/>
     <w:rsid w:val="009F4073"/>
     <w:rsid w:val="009F4904"/>
@@ -15212,50 +15093,51 @@
     <w:rsid w:val="00C55915"/>
     <w:rsid w:val="00C55F69"/>
     <w:rsid w:val="00C56345"/>
     <w:rsid w:val="00C56FA1"/>
     <w:rsid w:val="00C5710A"/>
     <w:rsid w:val="00C579CD"/>
     <w:rsid w:val="00C601EE"/>
     <w:rsid w:val="00C6075A"/>
     <w:rsid w:val="00C610D3"/>
     <w:rsid w:val="00C6179E"/>
     <w:rsid w:val="00C61CC8"/>
     <w:rsid w:val="00C621C5"/>
     <w:rsid w:val="00C621CA"/>
     <w:rsid w:val="00C6473F"/>
     <w:rsid w:val="00C649A4"/>
     <w:rsid w:val="00C65F80"/>
     <w:rsid w:val="00C672C5"/>
     <w:rsid w:val="00C679EF"/>
     <w:rsid w:val="00C7028E"/>
     <w:rsid w:val="00C71E6A"/>
     <w:rsid w:val="00C72FE4"/>
     <w:rsid w:val="00C73499"/>
     <w:rsid w:val="00C73E0A"/>
     <w:rsid w:val="00C74BA3"/>
     <w:rsid w:val="00C75AFA"/>
+    <w:rsid w:val="00C77D13"/>
     <w:rsid w:val="00C801DF"/>
     <w:rsid w:val="00C816FF"/>
     <w:rsid w:val="00C8181C"/>
     <w:rsid w:val="00C81C1A"/>
     <w:rsid w:val="00C81F0C"/>
     <w:rsid w:val="00C8206F"/>
     <w:rsid w:val="00C826FD"/>
     <w:rsid w:val="00C82CD7"/>
     <w:rsid w:val="00C837C7"/>
     <w:rsid w:val="00C83A0E"/>
     <w:rsid w:val="00C83B6D"/>
     <w:rsid w:val="00C84794"/>
     <w:rsid w:val="00C8655A"/>
     <w:rsid w:val="00C86BEF"/>
     <w:rsid w:val="00C87204"/>
     <w:rsid w:val="00C91438"/>
     <w:rsid w:val="00C916D5"/>
     <w:rsid w:val="00C93718"/>
     <w:rsid w:val="00C93910"/>
     <w:rsid w:val="00C93C8B"/>
     <w:rsid w:val="00C94A66"/>
     <w:rsid w:val="00C95E3C"/>
     <w:rsid w:val="00C95F71"/>
     <w:rsid w:val="00C966C0"/>
     <w:rsid w:val="00C96E63"/>
@@ -15618,50 +15500,51 @@
     <w:rsid w:val="00E742D0"/>
     <w:rsid w:val="00E743A1"/>
     <w:rsid w:val="00E74634"/>
     <w:rsid w:val="00E7489A"/>
     <w:rsid w:val="00E74EED"/>
     <w:rsid w:val="00E7670B"/>
     <w:rsid w:val="00E76AF3"/>
     <w:rsid w:val="00E76FF0"/>
     <w:rsid w:val="00E77165"/>
     <w:rsid w:val="00E779C1"/>
     <w:rsid w:val="00E77E02"/>
     <w:rsid w:val="00E80323"/>
     <w:rsid w:val="00E80B17"/>
     <w:rsid w:val="00E83160"/>
     <w:rsid w:val="00E835F0"/>
     <w:rsid w:val="00E84228"/>
     <w:rsid w:val="00E8685F"/>
     <w:rsid w:val="00E87675"/>
     <w:rsid w:val="00E87903"/>
     <w:rsid w:val="00E87A99"/>
     <w:rsid w:val="00E90F3F"/>
     <w:rsid w:val="00E91B55"/>
     <w:rsid w:val="00E92E80"/>
     <w:rsid w:val="00E92F9A"/>
     <w:rsid w:val="00E93A90"/>
+    <w:rsid w:val="00E9470E"/>
     <w:rsid w:val="00E94D85"/>
     <w:rsid w:val="00E94F59"/>
     <w:rsid w:val="00E950DA"/>
     <w:rsid w:val="00E95A23"/>
     <w:rsid w:val="00E95A3A"/>
     <w:rsid w:val="00E96AA5"/>
     <w:rsid w:val="00E97534"/>
     <w:rsid w:val="00EA0252"/>
     <w:rsid w:val="00EA0794"/>
     <w:rsid w:val="00EA0C89"/>
     <w:rsid w:val="00EA0E8D"/>
     <w:rsid w:val="00EA13BA"/>
     <w:rsid w:val="00EA26D6"/>
     <w:rsid w:val="00EA3D1E"/>
     <w:rsid w:val="00EA45D4"/>
     <w:rsid w:val="00EA4665"/>
     <w:rsid w:val="00EA5CBA"/>
     <w:rsid w:val="00EA6C10"/>
     <w:rsid w:val="00EA734B"/>
     <w:rsid w:val="00EA7377"/>
     <w:rsid w:val="00EB2200"/>
     <w:rsid w:val="00EB36B8"/>
     <w:rsid w:val="00EB3CC8"/>
     <w:rsid w:val="00EB491F"/>
     <w:rsid w:val="00EB4F5B"/>
@@ -20594,89 +20477,87 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409F7590-8186-4EFA-9760-7D6BE9C66855}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2054</Words>
-  <Characters>10870</Characters>
+  <Words>1931</Words>
+  <Characters>11007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>293</Lines>
-  <Paragraphs>198</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ara Whaihua Combined Progress and Final Reporting Template 2027 He Ara Whakahihiko Capability Fund</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12726</CharactersWithSpaces>
+  <CharactersWithSpaces>12913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ara Whaihua Combined Progress and Final Reporting Template 2027 He Ara Whakahihiko Capability Fund</dc:title>
   <dc:subject/>
-  <dc:creator>Ministry of Business, Innovation and Employment</dc:creator>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords>MAKO ID 189695165</cp:keywords>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2023-05-17T21:19:49Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>80f7229f-e4db-402b-a895-17907db9b35d</vt:lpwstr>