--- v0 (2026-06-10)
+++ v1 (2026-07-02)
@@ -657,59 +657,51 @@
     </w:p>
     <w:p w14:paraId="75DDF561" w14:textId="7F9C3C6E" w:rsidR="004B75CC" w:rsidRDefault="004B75CC" w:rsidP="004B75CC">
       <w:r>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidR="003243E7">
         <w:t>: 0800</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 693 778 (Monday to Friday, 8:30am to 4:30pm) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7103B731" w14:textId="77777777" w:rsidR="002F7A38" w:rsidRDefault="004B75CC" w:rsidP="004B75CC">
       <w:r>
         <w:t xml:space="preserve">You can also </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00953529">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>subscribe</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> to our </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> e-newsletter.</w:t>
+        <w:t xml:space="preserve"> to our Alert e-newsletter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E31BD73" w14:textId="77777777" w:rsidR="00AF1A81" w:rsidRDefault="00AF1A81" w:rsidP="004B75CC"/>
     <w:p w14:paraId="6367F179" w14:textId="77777777" w:rsidR="00AF1A81" w:rsidRDefault="00AF1A81" w:rsidP="004B75CC">
       <w:pPr>
         <w:sectPr w:rsidR="00AF1A81" w:rsidSect="00ED748C">
           <w:headerReference w:type="even" r:id="rId15"/>
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="even" r:id="rId17"/>
           <w:footerReference w:type="default" r:id="rId18"/>
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11910" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="2268" w:left="1134" w:header="731" w:footer="567" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           </w:pgBorders>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
@@ -1817,169 +1809,140 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Māori Research Organisation</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D23F39">
               <w:t>means a Research Organisation that is a Māori-facing Organisation</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="755B70E7" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
-              <w:t xml:space="preserve">Not </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> made by a government department listed in Part 1 of Schedule 2 of the Public Service Act 2020.</w:t>
+              <w:t>Not be made by a government department listed in Part 1 of Schedule 2 of the Public Service Act 2020.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50074667" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
               <w:t>Be for activities relating to the translation of existing or new science to address a known problem or identify a route to market. Projects must include a science element; projects focused solely on product development are not eligible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4224BA41" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
               <w:t>Be for activities that clearly align with the funding purpose and requirements of the scheme as outlined in the Investment Plan.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160A2B7A" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E530D8">
-              <w:t>Not be</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> for activities that already receive government funding.</w:t>
+              <w:t>Not be for activities that already receive government funding.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F32B553" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
-              <w:t xml:space="preserve">Not </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> any full-time tertiary students or school students.</w:t>
+              <w:t>Not include any full-time tertiary students or school students.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7762E7FF" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
               <w:t xml:space="preserve">Not include work programme activities that are eligible for funding from the Ministry of Education. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="286B2058" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
               <w:t>Be for science translation activities, the majority of which are to be undertaken in New Zealand, unless RFNZ considers there are compelling reasons to consider the proposal despite the amount of science translation activities being proposed to be undertaken overseas*.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30C48971" w14:textId="05A89C2C" w:rsidR="007A6DB5" w:rsidRPr="00E530D8" w:rsidRDefault="007A6DB5" w:rsidP="004F652F">
             <w:pPr>
               <w:pStyle w:val="ListAlphaContinue"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
-              <w:t xml:space="preserve">*If </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the work programme will not be carried out in New Zealand, then explain in your proposal the reasons for this and why they are compelling. If a work programme is to have significant </w:t>
+              <w:t xml:space="preserve">*If the majority of the work programme will not be carried out in New Zealand, then explain in your proposal the reasons for this and why they are compelling. If a work programme is to have significant </w:t>
             </w:r>
             <w:r w:rsidRPr="00E530D8">
               <w:lastRenderedPageBreak/>
               <w:t>linkages with indigenous knowledge practitioners in other countries, demonstrate how this will be of benefit to New Zealand.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED973BC" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="882" w:hanging="284"/>
             </w:pPr>
             <w:r w:rsidRPr="00E530D8">
               <w:t>Not benefit a Russian state institution (including but not limited to support for Russian military or security activity) or an organisation outside government that may be perceived as contributing to the war effort.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="773A02A2" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="004A2774" w:rsidRDefault="007A6DB5" w:rsidP="005472E4">
             <w:pPr>
               <w:pStyle w:val="ListAlpha"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
@@ -2211,59 +2174,57 @@
             </w:r>
             <w:r w:rsidRPr="002D1C32">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DC2D3F">
               <w:t xml:space="preserve">of the proposal’s outcomes address one or more of the three eligible themes. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0793E822" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="001D6A02" w:rsidRDefault="007A6DB5" w:rsidP="004F652F">
             <w:pPr>
               <w:pStyle w:val="ListAlphaContinue"/>
             </w:pPr>
             <w:r w:rsidRPr="001D6A02">
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
             <w:r w:rsidRPr="001D6A02">
               <w:rPr>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve">50% of eligible </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001D6A02">
               <w:rPr>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t>FoR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="001D6A02">
               <w:rPr>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> codes must address one or more of the eligible themes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="503D0BA9" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50F53749" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r w:rsidRPr="00646919">
               <w:t xml:space="preserve">Does your application meet these criteria? </w:t>
             </w:r>
             <w:r>
               <w:t>Answer Yes or No…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A56C86E" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
@@ -2438,83 +2399,67 @@
               <w:t>w</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ork </w:t>
             </w:r>
             <w:r w:rsidR="004A3EC8">
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:t>rogramme</w:t>
             </w:r>
             <w:r w:rsidRPr="00F20A85">
               <w:t>s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C9B3A8" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0BFE070E" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If </w:t>
-[...7 lines deleted...]
-              <w:t>, enter your answer here…</w:t>
+              <w:t>If Yes, enter your answer here…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B616174" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51E46FEA" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA208A">
-              <w:t>majority of</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> activities will </w:t>
+              <w:t xml:space="preserve">majority of activities will </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">not </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA208A">
               <w:t>be undertaken in New Zealand</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> explain why.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43A63681" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A85CC2D" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
             </w:pPr>
             <w:r>
               <w:t>Enter your answer here…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59F6C7F7" w14:textId="77777777" w:rsidR="007A6DB5" w:rsidRPr="00616743" w:rsidRDefault="007A6DB5" w:rsidP="007A6DB5">
@@ -2860,59 +2805,51 @@
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve">tatement (300 words maximum) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AFD408C" w14:textId="0EC92F19" w:rsidR="009A6282" w:rsidRDefault="009A6282" w:rsidP="009A6282">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:left="570"/>
             </w:pPr>
             <w:r>
               <w:t>Your public statement will not be assessed but if your proposal is successful, it will be published on MBIE’s website with the name of the contracting organisation and Principal Investigator(s).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70A226FA" w14:textId="31468E98" w:rsidR="009A6282" w:rsidRDefault="009A6282" w:rsidP="009A6282">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:left="570"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The audience for your public statement is the general </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> so it needs to be written in a way that is </w:t>
+              <w:t xml:space="preserve">The audience for your public statement is the general public so it needs to be written in a way that is </w:t>
             </w:r>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>engaging, easy to understand, and shows a good use of taxpayer money. It’s important that your public statement accurately captures the underpinning science and clearly describes the output from the project in a way that is understandable by a wider audience.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17BE4925" w14:textId="77777777" w:rsidR="009A6282" w:rsidRDefault="009A6282" w:rsidP="009A6282">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:left="570"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When writing your public statement consider including these aspects: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A08E1E3" w14:textId="78F24C89" w:rsidR="009A6282" w:rsidRDefault="009A6282" w:rsidP="00967C6C">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:ind w:hanging="357"/>
             </w:pPr>
@@ -5376,59 +5313,71 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Proposals may be considered ineligible that fail</w:t>
             </w:r>
             <w:r w:rsidR="00931FC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00931FC0" w:rsidRPr="00931FC0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">to do so. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C8C3B53" w14:textId="77777777" w:rsidR="00BA061B" w:rsidRDefault="00BA061B" w:rsidP="00E7502E">
             <w:pPr>
               <w:pStyle w:val="ListContinue"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D3D7FF2" w14:textId="29098654" w:rsidR="00014033" w:rsidRDefault="00BA061B" w:rsidP="00E7502E">
+          <w:p w14:paraId="2D3D7FF2" w14:textId="5996B273" w:rsidR="00014033" w:rsidRDefault="00BA061B" w:rsidP="00E7502E">
             <w:pPr>
               <w:pStyle w:val="ListContinue"/>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00014033">
-              <w:t xml:space="preserve">efore submission that the correct CV is uploaded for each team member. </w:t>
+              <w:t xml:space="preserve">efore </w:t>
+            </w:r>
+            <w:r w:rsidR="008C64E3">
+              <w:t>submission,</w:t>
+            </w:r>
+            <w:r w:rsidR="00014033">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00991A35">
+              <w:t xml:space="preserve">please ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="00014033">
+              <w:t xml:space="preserve">that the correct CV is uploaded for each team member. </w:t>
             </w:r>
             <w:r w:rsidR="00014033" w:rsidRPr="511E814A">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>We recommend uploading PDFs</w:t>
             </w:r>
             <w:r w:rsidR="00014033">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B622315" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00E101B3">
             <w:pPr>
               <w:pStyle w:val="ListContinue"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EE8B0FF" w14:textId="0549EE26" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00E101B3">
             <w:pPr>
               <w:pStyle w:val="ListContinue"/>
             </w:pPr>
             <w:r w:rsidRPr="008125C8">
               <w:t>If a CV is mandatory for a role, you must upload a CV to validate Pītau</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
@@ -5984,59 +5933,51 @@
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="009A021E">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>equested</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41BDFA79" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="005704FE">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r w:rsidRPr="00F43DF3">
               <w:t>Th</w:t>
             </w:r>
             <w:r>
               <w:t>e total funding</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43DF3">
-              <w:t xml:space="preserve"> is </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> is auto-populated </w:t>
             </w:r>
             <w:r w:rsidRPr="00A974BD">
               <w:t>and cannot be changed</w:t>
             </w:r>
             <w:r w:rsidRPr="00F43DF3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7410C0CA" w14:textId="5409568A" w:rsidR="00014033" w:rsidRPr="00F43DF3" w:rsidRDefault="00014033" w:rsidP="005704FE">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
               <w:t>$100,000 ex GST</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B36A71" w14:textId="77777777" w:rsidR="00014033" w:rsidRPr="004A33B4" w:rsidRDefault="00014033" w:rsidP="00347DDA">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
@@ -6978,56 +6919,54 @@
           </w:p>
           <w:p w14:paraId="7C4DE61F" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00AF3315">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:left="570"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">You must provide </w:t>
             </w:r>
             <w:r w:rsidRPr="0F940F76">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t>three</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> levels of</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>FoR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> codes to categorise the research and development activities associated with your application. The relative proportion of total expenditure attributed to each of these must total 100%. Do not use more than three rows/FOR codes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43E09AB5" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="002076A3">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="601"/>
             </w:pPr>
             <w:r w:rsidRPr="002A5F14">
               <w:t>MBIE may contact you if:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A9BDD22" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00AF3315">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:ind w:left="851" w:hanging="284"/>
             </w:pPr>
             <w:r>
               <w:t>you have provided more than three codes, or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="687F30D9" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00AF3315">
             <w:pPr>
@@ -7043,61 +6982,59 @@
               <w:pStyle w:val="Question"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="573"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2FAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">At least </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD2FAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve">50% of eligible </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AD2FAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t>FoR</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AD2FAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="mi-NZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> codes must address one or more of the eligible themes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24F31FBA" w14:textId="77777777" w:rsidR="00014033" w:rsidRDefault="00014033" w:rsidP="00AF3315">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:ind w:left="570"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00346370">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Note that some mātauranga Māori will not align with the Vision Mātauranga Policy Mātauranga theme for the purposes of this fund</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8065,59 +8002,51 @@
             <w:r>
               <w:t>Environmental Sustainability and Resilience</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E340A1C" w14:textId="1DECDA8E" w:rsidR="001D0548" w:rsidRPr="00EE0D65" w:rsidRDefault="001D0548" w:rsidP="005425E5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="1025" w:right="17" w:hanging="357"/>
             </w:pPr>
             <w:r>
               <w:t>Healthy People and a Thriving Society</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1817953A" w14:textId="707F3B62" w:rsidR="0088780F" w:rsidRDefault="0088780F" w:rsidP="0088780F">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Although your proposal may cut across more than one pillar, please only choose the pillar that aligns with </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> your proposal.</w:t>
+              <w:t>Although your proposal may cut across more than one pillar, please only choose the pillar that aligns with the majority of your proposal.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A1A719B" w14:textId="7A5F198C" w:rsidR="008B6D9C" w:rsidRPr="000375E8" w:rsidRDefault="008B6D9C" w:rsidP="000375E8">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B6D9C" w:rsidRPr="00BC41A7" w14:paraId="48AEEEF1" w14:textId="77777777" w:rsidTr="00014033">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25E707AB" w14:textId="26FB9F9E" w:rsidR="0088780F" w:rsidRPr="00955564" w:rsidRDefault="0088780F" w:rsidP="0088780F">
@@ -10376,95 +10305,79 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FC838AE" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_MBIE’s_funding_policies,"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="0077604D">
         <w:lastRenderedPageBreak/>
         <w:t>MBIE’s funding policies, terms and conditions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1F334AAC" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="002C14D7" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002C14D7">
-        <w:t xml:space="preserve">By </w:t>
-[...7 lines deleted...]
-        <w:t>, you are accepting and agreeing to MBIE’s funding policies, terms and conditions. Neither this funding opportunity, nor any contract resulting from the invitation process is intended to create a partnership agreement between MBIE and the Applicant.</w:t>
+        <w:t>By submitting an application, you are accepting and agreeing to MBIE’s funding policies, terms and conditions. Neither this funding opportunity, nor any contract resulting from the invitation process is intended to create a partnership agreement between MBIE and the Applicant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC46BB3" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Funding policies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436462E1" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="002C14D7" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002C14D7">
         <w:t>Our funding polices show our commitment to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D323C0F" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00350719">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">everyone </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
+        <w:t>everyone having a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3701FD" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00350719">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00572AC8">
         <w:t>ensuring that all science data generated through its investments meets minimum expectations of good data management and public availability</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5854082C" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
@@ -10728,81 +10641,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52138E2B" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="00DC6830" w:rsidRDefault="00B90C46" w:rsidP="00D17700">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6830">
         <w:t>Ownership and intellectual property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5341E1AF" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="00CD7F92" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CD7F92">
-        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to, MBIE or its licensors. </w:t>
+        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and belong at all times to, MBIE or its licensors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217BDD27" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="00CD7F92" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CD7F92">
-        <w:t xml:space="preserve">MBIE may request at any time the immediate return of all documents </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and any copies made of them. You must comply with any such request in a timely manner.</w:t>
+        <w:t>MBIE may request at any time the immediate return of all documents supplied and any copies made of them. You must comply with any such request in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DFEE32" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="00CD7F92" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CD7F92">
         <w:t>Any proposals or information you supply to MBIE will become the property of MBIE and may not be returned to you. Ownership of the Intellectual Property rights in a proposal does not pass to MBIE. However, in submitting a proposal, you grant MBIE a non-exclusive, non-transferable, perpetual licence to retain, use, disclose, and copy your proposal for any purpose related to this Call for Proposals process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C1C383" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRPr="00CD7F92" w:rsidRDefault="00B90C46" w:rsidP="00B90C46">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.4</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -11349,59 +11246,51 @@
       <w:r>
         <w:t>The NZ Government appropriation that the funding is sourced from</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492D8D89" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The investment round title from which the investment was made</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739BA77E" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The contract number (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35758E1A" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The contract </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and end dates (if funded)</w:t>
+        <w:t>The contract start and end dates (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D942B3" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The contract status (if funded) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE0C344" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any Australian and New Zealand Standard Research Classification (ANZSRC) codes provided in the application (if funded) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAFD375" w14:textId="77777777" w:rsidR="00CF6FFF" w:rsidRDefault="00CF6FFF" w:rsidP="00CF6FFF">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The name(s) of the Principal Investigator(s) unless the Contractor or individual has requested these remain confidential</w:t>
       </w:r>
@@ -11444,58 +11333,58 @@
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40424AB0" w14:textId="77777777" w:rsidR="00B90C46" w:rsidRDefault="00B90C46" w:rsidP="00B90C46"/>
     <w:p w14:paraId="00531CE3" w14:textId="77777777" w:rsidR="00770C4A" w:rsidRDefault="00770C4A"/>
     <w:sectPr w:rsidR="00770C4A" w:rsidSect="00012BE2">
       <w:pgSz w:w="11910" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="731" w:footer="567" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:left w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:bottom w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:right w:val="single" w:sz="4" w:space="24" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BB0BB52" w14:textId="77777777" w:rsidR="007F2B0B" w:rsidRDefault="007F2B0B">
+    <w:p w14:paraId="6F321646" w14:textId="77777777" w:rsidR="000B13BB" w:rsidRDefault="000B13BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="539694E0" w14:textId="77777777" w:rsidR="007F2B0B" w:rsidRDefault="007F2B0B">
+    <w:p w14:paraId="1F968127" w14:textId="77777777" w:rsidR="000B13BB" w:rsidRDefault="000B13BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -11804,166 +11693,166 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="0C27729B" w14:textId="34499A57" w:rsidR="00867E34" w:rsidRPr="00BD2A24" w:rsidRDefault="00D9699D" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Footer2"/>
     </w:pPr>
     <w:r w:rsidRPr="00BD2A24">
       <w:t>Published</w:t>
     </w:r>
     <w:r w:rsidR="00DA50AB">
       <w:t xml:space="preserve"> June</w:t>
     </w:r>
     <w:r w:rsidR="00892545">
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="002F7A38">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B6EB27" w14:textId="77777777" w:rsidR="007F2B0B" w:rsidRDefault="007F2B0B">
+    <w:p w14:paraId="194EF36D" w14:textId="77777777" w:rsidR="000B13BB" w:rsidRDefault="000B13BB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EF89FA3" w14:textId="77777777" w:rsidR="007F2B0B" w:rsidRDefault="007F2B0B">
+    <w:p w14:paraId="3D01B049" w14:textId="77777777" w:rsidR="000B13BB" w:rsidRDefault="000B13BB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77717E02" w14:textId="77777777" w:rsidR="00867E34" w:rsidRPr="00F5605E" w:rsidRDefault="007F2B0B" w:rsidP="00E16CAB">
+  <w:p w14:paraId="77717E02" w14:textId="77777777" w:rsidR="00867E34" w:rsidRPr="00F5605E" w:rsidRDefault="000B13BB" w:rsidP="00E16CAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="34A731EB">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject448367251" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7ABA19DD" w14:textId="77777777" w:rsidR="00867E34" w:rsidRDefault="007F2B0B" w:rsidP="009334B1">
+  <w:p w14:paraId="7ABA19DD" w14:textId="77777777" w:rsidR="00867E34" w:rsidRDefault="000B13BB" w:rsidP="009334B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0D32E5EE">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject448367252" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251656704;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00D9699D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0BCD45D8" w14:textId="77777777" w:rsidR="00867E34" w:rsidRDefault="007F2B0B" w:rsidP="00D15462">
+  <w:p w14:paraId="0BCD45D8" w14:textId="77777777" w:rsidR="00867E34" w:rsidRDefault="000B13BB" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="74ABA1F7">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -12032,51 +11921,51 @@
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+        <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="4B088E35">
             <v:line id="Straight Connector 3" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#5a5a5a [2109]" strokeweight="3pt" from="-32.9pt,44.75pt" to="514.2pt,45.65pt" w14:anchorId="3FD07A26" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5FEV38wEAAEMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01z2yAQvXem/4HhXkuKU9fRWM4hmfSS&#10;tpmk6Z0gsJgCywCx5H/fBRw5aU/t9MKI/Xhv32O1uZyMJnvhgwLb0WZRUyIsh17ZXUcfv998WFMS&#10;IrM902BFRw8i0Mvt+3eb0bXiDAbQvfAEQWxoR9fRIUbXVlXggzAsLMAJi0kJ3rCIV7+res9GRDe6&#10;OqvrVTWC750HLkLA6HVJ0m3Gl1Lw+E3KICLRHcXZYj59Pp/SWW03rN155gbFj2Owf5jCMGWRdIa6&#10;ZpGRZ6/+gDKKewgg44KDqUBKxUXWgGqa+jc1DwNzImtBc4KbbQr/D5Z/3V/ZO59G55N9cLfAfwY0&#10;pRpdaOdkugRXyibpDZFauR/43lkzqiBTtvQwWyqmSDgGVxfn6+YTOs8x1zTny2x5xdoEk1idD/Gz&#10;AEPSR0e1skkxa9n+NsQ0yKkkhbUlY0eX66auc1kArfobpXVK5q0RV9qTPcP3jlOZTz+bL9CX2Opj&#10;jZ351TGMu1HCy5cw0s0omfwVAea0PVpT3Mi+xIMWZbR7IYnqUXXhnYEKB+Nc2Ngk8oyE1alN4vBz&#10;41FU2v6TjreNx/rUKvKC/03z3JGZwca52SgLvlj6lj25WEaWpf7FgaI7WfAE/eHOp6J0w03NCo9/&#10;VfoVXt9z1enf3/4CAAD//wMAUEsDBBQABgAIAAAAIQCOfdNu4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAFITvgv9heYIXaTetNiQxL0UFD0pB2vQHvGafSUh2N2S3afz3bk96HGaY+Sbf&#10;zroXE4+utQZhtYxAsKmsak2NcCzfFwkI58ko6q1hhB92sC1ub3LKlL2YPU8HX4tQYlxGCI33Qyal&#10;qxrW5JZ2YBO8bztq8kGOtVQjXUK57uU6imKpqTVhoaGB3xquusNZI3x8pixf991YTuVXF5cPtDvu&#10;CPH+bn55BuF59n9huOIHdCgC08mejXKiR1jEm4DuEZJ0A+IaiNbJE4gTQrp6BFnk8v+F4hcAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD5FEV38wEAAEMEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCOfdNu4AAAAAoBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;">
               <v:stroke joinstyle="miter"/>
               <o:lock v:ext="edit" shapetype="f"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D9699D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1827FDC6" wp14:editId="1959E5DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-394335</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-158115</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6929755" cy="733425"/>
@@ -12142,178 +12031,178 @@
                         <a:xfrm>
                           <a:off x="5977607" y="0"/>
                           <a:ext cx="951865" cy="733425"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+        <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict w14:anchorId="40204450">
             <v:group id="Group 1" style="position:absolute;margin-left:-31.05pt;margin-top:-12.45pt;width:545.65pt;height:57.75pt;z-index:-251660288" coordsize="69294,7334" o:spid="_x0000_s1026" w14:anchorId="5E6AD466" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMgBtDjuAgAAxwgAAA4AAABkcnMvZTJvRG9jLnhtbOxWXWvbMBR9H+w/&#10;CL83jp04TkyTsvWLQtuVtWUveVFk2dZqfSApcfrveyU7WZoUNkoZDPYQI11J995z7j1Sjk/WvEYr&#10;qg2TYhpEvX6AqCAyZ6KcBo8PF0fjABmLRY5rKeg0eKYmOJl9/nTcqIzGspJ1TjUCJ8JkjZoGlbUq&#10;C0NDKsqx6UlFBSwWUnNsYarLMNe4Ae+8DuN+fxQ2UudKS0KNAetZuxjMvP+ioMR+KwpDLaqnAeRm&#10;/Vf778J9w9kxzkqNVcVIlwZ+RxYcMwFBt67OsMVoqdmBK86IlkYWtkckD2VRMEI9BkAT9ffQXGq5&#10;VB5LmTWl2tIE1O7x9G635HZ1qdW9utNt9jC8luTJAC9ho8psd93Ny1+b14Xm7hCAQGvP6POWUbq2&#10;iIBxNIknaZIEiMBaOhgM46SlnFRQl4NjpDrfOThM4/2DIc7asD65bTKKkQx+HUEwOiDo940Ep+xS&#10;06Bzwv/IB8f6aamOoJYKW7ZgNbPPvi+hai4psbpjxHHrJsDlnUYsB50MAiQwBz3AsouKnCWnhkBr&#10;nmbzRwOKmpuKaUrnuWxELXFu5jdfr87RA+WqxpYadEubt0yccolITbHo/VSlo3sTvE0FO6p8kZGQ&#10;pxUWJf1iFCgF8nK7w9fb/fQVjkXN1AWra6Sl/cFsdV9hBVAiwIwzt9hRCFj22vSNKrQSOJNkyamw&#10;raY1BYBwoQABygRIZ5QvKNCmr/IIOgLuEwvxlGbCtt1kNPkOAJzI02EEVw5giZNJCoqHJJJ+NIZz&#10;oPcoHcdpd8Rqakm1wbvB1JJlQA9o0dzIHOLgpZUe2psNn8TjyaR1uWn6eDBKBmnX9MkwGoEAXJxN&#10;70IBtLGXVHLkBoALcvcR8Ora2HbrZovjVEhHN9hxVotXBvDpLL5GLuluCBVsgcDgnxEFiH1PE/8l&#10;8TGSSJPRh3U9qCod9dMAHV72kyQajw7u+r/d9v5lgNfSC6572d1zvDuH8e7/j9kLAAAA//8DAFBL&#10;AwQKAAAAAAAAACEA1qj4slaBAABWgQAAFQAAAGRycy9tZWRpYS9pbWFnZTEuanBlZ//Y/+AAEEpG&#10;SUYAAQEBANwA3AAA/9sAQwACAQECAQECAgICAgICAgMFAwMDAwMGBAQDBQcGBwcHBgcHCAkLCQgI&#10;CggHBwoNCgoLDAwMDAcJDg8NDA4LDAwM/9sAQwECAgIDAwMGAwMGDAgHCAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAzgSqAwEiAAIRAQMRAf/E&#10;AB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMCBAMFBQQEAAABfQECAwAE&#10;EQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYnKCkqNDU2Nzg5OkNERUZH&#10;SElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeYmZqio6Slpqeoqaqys7S1&#10;tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5+v/EAB8BAAMBAQEBAQEB&#10;AQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwABAgMRBAUhMQYSQVEHYXET&#10;IjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpDREVGR0hJSlNUVVZXWFla&#10;Y2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXG&#10;x8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMRAD8A/fvb9fzo2/X86Wig&#10;BNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb&#10;9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X8&#10;6Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb&#10;9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X8&#10;6WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/Olo&#10;oATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE&#10;2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1&#10;/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo&#10;2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1&#10;/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzp&#10;aKAE2/X86Nv1/OlooATb9fzo2/X86WigBNv1/Ojb9fzpaKAE2/X86Nv1/OlooATb9fzo2/X86Wig&#10;Bpjyf4vzr5l/4KF/CFdV0C08WWkbNPpY+z3mASWhdsqx/wBx+noHPpivpyszxb4YtfGHh++02+Xz&#10;LW/geCVfVWGD/OvA4myaGaZbUwct2tPJ9DHEUvaU3A/MDZyevBx1o2fX863PiX4EuPhl461TRbz/&#10;AFmnzMA5GA8ZOVf8VIP1rDA4+7+tfxdisPUw9adGpo4uz9UfHyi4vlfQNn1/OjZ9fzox/s/rRj/Z&#10;/WsLsQbPr+dGz6/nRj/Z/WjH+z+tF2AbPr+dGz6/nRj/AGf1ox/s/rS5mK4bPr+dBXA6/rRj/Z/W&#10;q+q6pBoem3F5cN5cNrG0sjHsqjJ/p+dVGMptQju9DOtUjCDlJ2SR4z+1/wDEP7Fplr4btmzLeD7T&#10;dYPRAQEUn3bn/gI9a+fsk92/Otbx14sn8deKrzVLj/WXb5UZ+4gACj8ABWQR/s/rX9HcO5XHAYGF&#10;H7W79XufxfxpxBPN81qYpP3U+WK7RW337+rF+b1P50fN6n86TH+z+tGP9n9a9w+U5pd394vzep/O&#10;j5vU/nSY/wBn9aMf7P60BzS7v7xfm9T+dHzep/Okx/s/rRj/AGf1oDml3f3i/N6n86XB/vH86bj/&#10;AGf1oAx/D+tAc0u7+8h1HUItK0+e5uGKwwIzuc9gMn9P1r5b8X+Jp/FniW61CRn3TyZUbuij7v5D&#10;FetftLeMTpukQaPC22a++efB+7GDwPxYH8B714jXqYGlaPOz9R4Ny90qDxU73nt5L/gjst/eb/vq&#10;ky395v8Avo0lFehzM+05hct/ef8A76NGW/vP/wB9Gkop8zDmFy395/8Avo0Zb+8//fRpKKOZhzC5&#10;b+8//fRoy395/wDvo0lFHMw5gJYj7zf99GpAzY+83/fRqM9KkHSt6Nzqwsnd6n9flFFFfQH9UBRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABTS&#10;Nxp1NbikwPmH/goT8H/tujWfi6zhzNZ4tb4gfejJ+RiPZjj/AIEPSvk0jLH+9161+nnjHwtZ+N/D&#10;d9pd/H51nfQtDKnqpHb375r82/H3gy6+HvjTUtEvV23Gn3DRZAx5i9VcezKQR7EV/NHi5w6sLjVm&#10;VJe7V38pL/P/ADPnc1w/LP2i6mPj/Zo2+1AP+9Rn/er8fPJDb7UbfajP+9Rn/eoANvtRt9qM/wC9&#10;Rn/eo6hr0F257V4v+158QF0vRLbw/byMs+oYmugvVYQfkH/Am7dwhr2HU7630zTri6unENvbxtJL&#10;I3REUbmJ+gBNfGHxD8ZT+PPGV/qlwJFa4lIRG6xRjhF/BcA/jX3PAuTfW8b9ZqL3aevz6f5n5V4r&#10;cSLAZZ9UpP36uny6/wCXzMXbg/d/Wk2+1Gcdmoz/AL1fuZ/Kgbfajb7UZ/3qM/71ABt9qNvtRn/e&#10;oz/vUAG32o2+1Gf96j/vqgA2+1R6hdR6dYTXEzbI4UaRiewA/wDrVJn615p+0l40/snQIdJgZvO1&#10;D55CDyqKen4n+Rq6dPnkonpZXgJYvFQoR6vX06nkfjfxPJ4w8S3WoSliszYRTzsQDaB+QH481kdK&#10;cflNNr34x5VZH7hTpxpwUIbLb0CiiiqKCiiigAooooAKKKKAA9KkHSoz0qQdK2pHXhd2f1+UUUV9&#10;Ef1SFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFJ3paMc0AM29jXy1/wAFCPhB/otj4vs4iXjxZ35QfwdY3P0JKk+6jtX1RWN488G2vj7wnqGj&#10;3y7rXUIWhfA5GR1HuDg/gK+b4qyOObZZVwclq1ePlJbf8EwxNFVabgz8xv8Avr1o/wC+q1PG3hm6&#10;8D+LtQ0W+VkutOnaF+OGweGHsRgj2IrLAyOpr+MMRRnRqypVF70XZ/I+PkmnZh/31R/31S7fc0bf&#10;c1kIT/vqj/vql2+5qK+vYtNs5J7iURwQoZJHY/KiDkk/hmqjGTajHcmc1CLlLZHkX7XHxDGieGYt&#10;BtZG+16p+8nKn5o4VPT/AIEwA+gPrXzgOB/FW98TPGknxB8dahq0nypcy5iTPKIOFH5fqTWCBkf4&#10;V/RXDOUrL8DCj9p6yfd/8DY/jHjjiCWb5tUrp+5F8sV5L/PcP++qP++qXb7mjb7mvoD48T/vqj/v&#10;ql2+5o2+5oAT/vqj/vql2+5o2+5oAT/vql6D+Lmjb7mkx/vUANnuI7O2klmfy4Y0Lux6BQDn9M18&#10;vePfFbeNPFt7fNvCTSERKx5RBwB+QH6163+0d4zbRfDUelwSbbjUWBfB5Ea8/qa8JOOwwK9PA0bJ&#10;zP07gvLPZUXi5by0Xkv+D+g4nD02jPFFeifbBRRRQAUUUUAFFFFABRRRQAHpUg6VGelSDpW1I68L&#10;uz+vyiiivoj+qQooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKaRkmnUEZoA+S/wDgoT8Iza3en+MLWFVjkAs9QK8YIGYnI9Dhl/74H0+Y&#10;Q2e9fpl8SfBFv8RvBuoaNeD/AEe+hMZOOY26q491YAj3Ffm74q8NXXg3xNfaTeKY7rT5ngkUjup6&#10;/iMH6EV/MPi1w79TzBZhSXuVt/8AEt/v3+8+czTD8tT2i2Zn7vejd70Z/wBr9KN3+1+lfkr2PKDd&#10;9f8A69eR/tb+P10PwfHodvNi61hg023qtup5x/vNgfQGvWLq4S2tJpZJBHHDG0jueNigEkn2GM/h&#10;Xxr8V/HknxG8eX2qM2I5G8u3A6RxLwo/Ecn619pwPk31vHKtNe7T1+fRH5f4qcSf2dlbw1N2nV91&#10;eS6v9Pmc8WyTk9yfrSbvejOO9G7/AGv0r9420P5PDd70bvejd/tfpRu/2v0oAN3vRu96N3+1+lG7&#10;/a/SgA3e9G73o3f7X6Ubv9r9KADd702aeOCJpJGCxxjc5JAAXvn8v0p2c/xfpXn/AO0L43Ph/wAJ&#10;rp8J/wBJ1bMeQ2NsQxuP1J+X860pw5pcp6GWYGeLxUKEN2/w6/geO/Ebxa3jTxddXu9mhdikORjb&#10;GPucevc/WsOnN8zt/tHOPSm170YqKUUfuNKlGnTVOGyVkFFFFUWFFFFABRRRQAUUUUAFFFFAAelS&#10;DpUZ6VIOlbUjrwu7P6/KKKK+iP6pCiiigAooooAKKKKACiiigAooooAKKKZJMIwevHtQA8tigHIr&#10;5507/goFoOp/t4t8GI7dXiOlzNDrKys0c2qwhZZtOC7NpdLZ1lYhyVJ2lQcV7j4n8baR4H0SbUdZ&#10;1Kw0nT7YAy3N5cJBDED0yzEAfjQBq0VmeHfGek+LrFLrStSsdTtZDhZrSdZ4j3+8pI7g9e4q/JdL&#10;CpL5UKMnINADy2BXnPxO/ao8I/CXx5oHhvVZ76TVvEl2bG0jtLVrhI5hH5pWZl4gxFmTMhUbEds4&#10;RiOck/4KGfBZ9V+w/wDCwtCZ2RHEimRoNrwzzKfOC+Xt8u2mJO7ClNpwzKG/Ov8A4K//ABF+H837&#10;Y3w7v7Pwfpvjux163tr7WrmOV5/7bgk3W0dhEVbEMiwnzMqN5a4gc8ImQD9eLO9j1C3SaFlkhkUO&#10;jqdyuD0II6g+tTV4r4q/bj+DfwUiTTdU8eaHaNZWiusMcz3TJCLU3SHKByVaBSyHnfwF3MQp9F+H&#10;Hxg8M/F7RZtQ8M61Y61Z285tZpbZ9wgmCq5icdVkCupKMAw3DIoA6Wms+0/jigyY7du1eC/ta/8A&#10;BQDwB+zf8O/EV1H4p8N6t4s0ZEWPw5b6jDPqc0jyLGq/ZRIJCATvb7vyIxyACQAe9b+acDkV8Y+B&#10;P+CqNz8QtH+FVvpvg+ZvEXxQ1uGwtbWW48tFsIn232pRqUEht1CsYmYYfJ+b5GUfZkBzEv8ASgB1&#10;FNZ9vXpTRcqy7l+ZeOgoAkoqMXSMPl+bpyKQ3aKyg5+YEjg84/z/AD9KAJaKhF4hIwd2SRwD24P6&#10;8UpvIw2N3vx2/wA/1FAEtFQm8QIW9s9Dz9PX8KcLpGPB/SgCSioxdIwU5+Vuh9fSg3cYHLD/AD/+&#10;ugCSio47lJU3KdwPcDrSmdQe/wCXSgB9FME6ke3rjimSXscf8S9M8flQBNRUX2yMsRuztOD+n+NL&#10;JcrH97/PX/CgCSio451l+7zSLeRsevPp6D1oAloqOO6WU/L+Xf8AL8qPtC7tv8XpQBJRUZuVHfvj&#10;6UvnqU3D5l7bec0APoqMzgc/wgZJ7Cj7Qu7Gfb8aAJKKjW4Vgcdvamm9jH8S+mM/59D+VAE1FRi6&#10;U/7uM59qBdKw45HqOlAElFR/a127s4HXPpSmYD/69AD6KjF0pbbzuGMgjpR9oXdt/i7j8v8AGgCS&#10;io3uFQd/y60LdK3fp69j6f59aAJKKj+0pu25yfbnj1oa5VWx39BzQBJRUK3qM4XcNxxxn1/x5x9D&#10;UytuFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RQRQA3HP4V8k/wDBQf4RHTdUs/GFqu2K622d9xxv/wCWb/iMqT/srX1xjmua+LHgS3+JngPVNDuh&#10;+61CAxh/+ebfwt/wFgD+FfLcYZDHNsrqYRr3rXi+0lqvv2Zz4qgqtNxPzTB47flSE8Ve8RaBdeFP&#10;EF5pd4givNPne3mT+6ynB56HseOoI9az5ZVgjaSRsRqNzH0Ucnntgc/Sv40qUZwqOnNWktLdf6uf&#10;HytDSZ5V+1f8RF8NeDf7Hhb/AEzWgUzn/VwqRvbHv90fU18zZyOo9+O9dR8Y/HjfEbx7d6gD/o6s&#10;Irb2iAIH/fWd341y+4/7Nf0JwrlCy/ARhL4pay9f+GP414/4ilm+bTqxfuR92PouvzeoufcUZ9xS&#10;bv8Ado3f7tfSHxIufcUZ9xSbv92jd/u0ALn3FGfcUm7/AHaN3+7QAufcUoPHVabu/wB2jPuKACR4&#10;442aRtqKMsScYA5P6fyr5i+KPjFvHXi24uw2IFOyEeiDIH59a9h/aD8af8I54TNjC2261LMYPcRj&#10;7x/E8fnXz70Le5JHsK9PA0VbnZ+mcF5byU3jZrWWkfTq/mKxy1ITzR2or0T7kKKKKBBRRRQAUUUU&#10;AFFFFABRRRQAHpUg6VGelSDpW1I68Luz+vyiiivoj+qQooooAKKKKACiiigAooooAKKKKACvJ/20&#10;vjXdfAr4Barqmko03iTUJYdH0OJIXuGa+uXEULCNFZnEZYylVUkrEwHOM+sV4j/wUH+GEXxH/Zb8&#10;TzR63N4Y1Twrbv4i0/V42K/YZ7WN5NzY/wCWbRh426/K54JAFAH5/wCgfsseKvGnwC174neGLhbH&#10;xB8L9YTxD4ee4hnluNeS1hj86+VvOEStf+XJczhWlMkgiiynl7pPWv2m/wBsWL9pCP4PXvgmaz1D&#10;U/E3h9tZ0PSriG3uo4tYuLyCxTzIZZEjkmt1bUEVS7LGySyMriLin4m/ap0aT9g7wH4G8M2N9b6l&#10;481C/t9U8OW04tdQ0+Jb3dc6QhLK0cktxe2lkpAMnk3LTBcKDXiv7D11ovwW/aQtbxtV0eTVtQ0i&#10;LxR4Hmvbn7HpazXQkh1Lw8scsnl2s7ytLDHJlWVrZNxlV2iIB9S/8E8v2YfDf7Pf7WviCw0DUNN1&#10;6+0nwRYWniHU9OdvJk1WS9ujc+Z+9YGVnt3O3anlqoXA5z6f/wAFSNUvrP8AZkktba8n0vT9U1aw&#10;sdUvoxEv2O1kmCtLveaJoyjbGV4/MbeEHllWavnf9jz4oL+yu/w71q38YXni7wR8bfFOr2lzNq1r&#10;BBf3F22qPbW2oI3lrM8kh8rzopGJUSvIuNjqPub46fCLSfj78IPEfhXWrOzubbWrCa2/foGWB2Qh&#10;JB3DIxDBhyGAI5oA8l+Mi/Ab9lrTPBPh/wAWeDvCtro/jLVBocFxeaRb3FsszQu/mXckoJIcoqtI&#10;5JLOGY7Q7D4J/wCCmf7LPhTwt+1N8Hrv4ZaWqeF/FF1DcXlzp+ryTW3nGcTGQSNKVtl+zgyKymNN&#10;sTspxG2KX7Vfgu2+PuoeCvDOq2fiO/8Ajnpccvhix027sE03wlqg0++laSaG4edUMSwJc2+5XJZn&#10;TIjfJPJfG3X/AIafEvxDb2Ol6DoOgW/wX0yHSNYsNc8XA3HiaGBpLf7LpUkKmOSQedNIJSBudo/l&#10;CBkNeoH6MW1h+zj+zH8SPBvwx0Pwv4ZufEXiy/k0mK2hij1O8sTFB9oP2qWZnmRQuzarEn94Coxu&#10;YZ+h+AdH+B//AAUz03T/AAXbx6ZYeKfCD3Ws6LYQwra2SrLN5VyqNMhgSV1IYW8L7pIlLBN7Mfz/&#10;APjCfht8eP2g9J+MWtaD4o8D/Dv4mTypbXmjarBqesT6rHcRLNm2iYvbrIqMuwBsPdK/Rgq/o5+w&#10;p8Px488TeMvjH4islXxB4x1K60zSWvtMFjqmnaVaXc8KQTxks0cvmbww3ZZY4N4DgqqYHp37YnxO&#10;1b4MfsveOvFmhWc1/rGgaJdXtrHH5eY5FibEpEhVWWP/AFjKTllRlAZiqn8pf2pfC1j+yL4Ss9P8&#10;KaoNR1rSPDcN7rVzIh0/UNOukubcQahbr5+7zCblAI5FQh90wHzEL+i3j34k+Jf2lfEPiTwx4b1z&#10;wX4Z8Dw3kvhV9R1vSRq8nirUDCz3VpawPLHE0cUe9GLCTe8cw2ERMT+bP7WPwE+GHg9JvCHgf4lL&#10;8QPFXii6GnaZb6Lo9jaaRpsVxdpczveXcA8k7GUOBAB5UduiFFjOWQHoH/BFPT9D+NP7bTanqGmy&#10;wT/D7wLaJoFtDJJNZ2cjJHHcz+YSp8yWS6u5NhVlJu52GMKT+vKDCivzW/4Jh/AT/hh/9ry18O2P&#10;izT/ABB4d+JvhaSdJ2hEb3WoWhjmxb5bPk+VcT4Ykl3t7lSP3Oa/SiNty+tNiiNuRiF29FJr+V//&#10;AILpftuftCfC7/gsZ8ctJ8BfFz4raLoPg64sdQh0rTfFF/FY2UIsbFnIt0l2bPMl3MNuOWJ4zX9U&#10;FxzAy/3gR+lfzs6j8HtA/aR/4O8Pi94D8TQre+HPGWjapo2oRqwBMM3hNUbByMMucg5yrAHIIBpD&#10;PqH/AIKkf8F3Ypf+CCXgv4neBdYuNB+I3x8sI9AsBYXJt7rRLuMlNYlhIPmL5DRSRJIpDBriCQEZ&#10;BPzZ/wAGnX7T/wAZ/ix/wUo+KXhD4ofEj4jeLIfD/gW9L6X4h8RXuow2l5DqlhCzCOeRgrrukXIA&#10;I3EdK8P/AOCa/wDwQe+Nms/8FTdA+GPxW8J+OY/gv8IvE+oa7catqGmXUHhzWUt3hAazkkXyZDet&#10;DY7lVtxhUk58vj2L/g15v2vv+C8P7TlxIAslxoXiFyMj7x8QWRPP5nj3oA7L/g1S/aq+KHx8/wCC&#10;j3xy0Xxz8SPHnjLRtJ8O3E1jYa5r91qFtZuNUhQNHHNIyoQpK5AHBx0r4Z+CP/BZ74+fsc/8FKdW&#10;8dax8QfiZ46+HPhfxrdaZregar4gu77TZLOea5XyUjmkaOOURRSvDgDDQf3VYH6n/wCDPlx/w9D/&#10;AGgeR83hm5wc8f8AIWgrjv8AgjN+wx4f/wCCkfxE/bz+E2vslv8A21LBdaTqGzzG0rUodRvzbXKj&#10;IJ2szBlBBaN5FyM0AfSP/B0x+3R4o0fQ/wBkPxZ8F/ih4y8O+GfiHHrGpfa/DetXemw61bP/AGM8&#10;DSiJ18zCTOArjKF3GBkis7/g8T/am+J37NnxT+Bdv8PPiN498C2+qaTqzXsWgeILvTVvCktqF80Q&#10;yL5mAzAbs4ycdTX5DftDfEb4neB7HwH+zV8TLKazvP2fvF2rwWEU7N5lot9PY+dbJkYaAS2jTxsM&#10;7vtTsCVKV+nv/B718/xd/Z929P7H1n6D99aCgD0r/g6q/wCCj3xb+Df7Qvwr+BPgL4gap8MPDniz&#10;Q7fWtb8QWF7JZTzG4vpbULLcRkSpBCLZnYIw3CUhtwwK1f2Sf+CHepS/GTw9rvgn/gpZq3jzUNGv&#10;7fVLzS9DvWvPt8UUqSPFIItYc+XIqlCWUjB+6elfYP8AwWY/Y8/Y3/bEs/CGj/tI/Ebw38M/FFnZ&#10;yTaDq0viyx0HVHtmIEiJ9ryksO8BsNGwVgSMEtn8Df8AgrT+xb8B/wDgnD4o+HviT9mb9pe3+KGs&#10;Xl9cXEv9k65Y3954dNv5LQXH2mwbahLOQNyqxKEjIBwAfp9/wXw/4J5/Hj4A/DL42ftReGf2xvi9&#10;ouh2Fza6hZ+AdNudQsrOzS4uraz8iO4j1AKoUymTItxkgjAzurhf+CCH7Bv7QH7cXwr+GP7Rmtft&#10;mfGOLR9H8YLcaj4Kvb3UtQtdZt9PvkaS2knbUVUpOkbI2YGADnIevsH/AILY+JvEHjX/AINlPFms&#10;eLIp4fFWr+DPC17rSSx+XJHeyX+lvcBk42sJC4K8YIIwMVH/AMGlaMv/AARi8K8FW/4SDWeox/y9&#10;NQB+aXwV8J/tBf8ABTb/AILhftKfBfSf2qvjF8KdL8L+JvFWpWEljrmo3ltbQWut/Zo7WO3S9t1j&#10;jVZlxtbCiMKF5GOu+Efx+/aQ/wCCSP8AwXZ8D/s7eNfj541+OHgXx9qmk6PejVtVuLlri31YLbRT&#10;CKaeaWxmhmk3nypgWSNTuKuBXhXwR/Y1+IH7cX/Bez9r7wj8Mfilr3wh8YaXrvjbWrPVdKubi1bU&#10;Wh10qlnNLDLHJHFJJLGWcb9vlg+WxFdj/wAG1Pws8K/E/wD4LGeJG/aI1zxVefHrwPJO/h6012/F&#10;y17qtmZLe8W5llLSS3VrGqtEgYjEUjf8slFAHvnwJ/aj+LX/AARo/wCDgST4P/F34leP/HXwb+KD&#10;rZeHrzxPr13qiWNpezE6fdL5zttkhuFa0mf5QEM0hBAQDW+Of7TPxW/4LNf8F+IPg58I/iZ498F/&#10;BP4RubXxXfeFvEVzpMepQWs4GoTl7eQBnmmZbSA/MMKsgABevoT/AIO6/wBkLw18Y/8AgmdcfFS4&#10;VrbxX8HNQtLjTrtYyxntr29trKe0c5wELTQzAkE7rYAEBmzZ/wCDRX9lXwz8L/8AgmNb/E6zhNx4&#10;s+LGrXtxqt5IAWENleT2lvbg/wBxTHLJ7tO2ScLgA/SP46fFTTf2cvgT4w8dairto/gjQ73Xr1Qx&#10;aR4bS3eZwCc8lYz1zk4r+dP/AIJ5/C/9pj/g5a+NfxV8XeJv2jvFnww8O+DGthBY6MblrGCW6eZo&#10;LW3tY7iCJY4o4XDSszSn91u8wsWH79f8FFfhVqHxy/YI+NXgvRYzLrPivwJrek2EfP7y4msJ0iX8&#10;XZR9Ca/Ev/gzq/bb+HP7Pvhv41fD/wAfeNPCPgXUtS1HTtW0n+3tTh09tTIjuIZ40MzKGaLy4mKg&#10;7sSMcYU0AZ/7Nf7Sn7QX/BDv/gtt4T/Zx8efFTxB8Xvhr481DS9NRdbvJpMwalILe3vbdZnma1kh&#10;uGPmRo5SVYXB+9G65P8AwWF+Lvxm+JH/AAcbXPwQ8K/Hz4ofCrwx4svvD+lI+keIb6Gx0j7TptoX&#10;nFtFcwofndmI3Lkkknmuf/4Ka/GLw5/wUQ/4Oevgra/CnVbPxxpejav4W0ebU9BmW/tZBb3xvbue&#10;OWIssiQQyuXkUlV8mTkBTWL/AMFkv2fNE/aw/wCDp4fDPxJcanZ6D461Twzot/Pp8iR3kMU+l2aM&#10;0TOroHAOQWUjjoaAP02/YT/4Iv8Axg/Zx/aw8JeOta/by+Jvxg0XwzPNPfeEtRN4bXU42gkiAcvq&#10;06AK8iNzG3KjpkV7N/wcYfEzxL8Gv+CMPxn8SeEfEGt+FfEWmx6R9k1TSL2WxvLXfrVhG/lyxMrr&#10;ujd1OCMqxB4JFZv/AATA/wCDfr4O/wDBKj4+6p8Rvh74m+Jmsa1rmgTeHZ4fEd9ZT2628lxbTllW&#10;C0hYSB7VBkswIZuMkEV/+Dnzj/ghj8dB6R6J0Hb+3tOoA/JH9nH9kf8AaM+OX/BHfXv2tJP26PjJ&#10;4bk8P6bq+qJ4bu9d1Ly7h9PmkVYlvf7QGJJmiAT9ySHdFAPBr1v9n7/gp18c/wBpH/g2R/aO8YeK&#10;fGviBvG3w71qw0bRvF1jcS2WqPbveaW5Vp4SrNIgndTJneySKGJPzN8sfsQf8E2P2LfjZ/wSvvvi&#10;R8T/ANoKHwL8arfT9Ymj8PP4y0mBkktnn+yqNOkiN1IZVSP92j7pN3ykbhjtf2Cvj544/aC/4No/&#10;2wvhjeab9s0P4Vrod/odxBbJGfJuNQW6vISUUCQw/YzMWYs+24wxwFAAP1j/AODWv4u+LPjr/wAE&#10;mdI8QeN/FXiTxlrk3iXVoX1HW9Tm1C6aNJVCp5kzMwUDooOBzgcmviD/AIIEfti/E7xz/wAFoP2o&#10;tJ8X+PviJ408L+EdA8T3+n6De65d39vbtBr1mkYt7eSQojiNmRAoGA5A4Neuf8GsP7f3wV+C/wDw&#10;Sy/4RTxn8WPh74L8QeHvE+pS3djr+v2mm3HkytG8cyJNIpaJt4UMBjeCvWvnD/g1avP+Fhf8Fs/2&#10;kvG2jxTX3hjUNB1qeLUI428vbda9ZzW4Jxw0kccjBTyRG3YGgDw39kP4kfET/guj8eviRrnxm/bW&#10;f4AwaWIbrS9Hn1U2djdJM8v7iytWvLWJY7dUAZ9zyN5iZ3El6/bb/gjV/wAE5vE37CGg+MNR1P8A&#10;ae8Q/tF+G/G0Ni+jy3zStaaP5BuDI9u7Xt0jCYzR5Kbf9Sud2QR8BftD/wDBHH/gmF8efHmreJvD&#10;37Vng/4bTanKbhtN0r4j6G+mW7s2W8uG43SRqW6IJtq9FCgYrxr/AINWNb1j4R/8Fg/in8MvAvi/&#10;UPGHwlGl6uH1GOIxWWrJZ30cVlqYiywR3V+OSdtwRkjoAezf8Gc37VXxQ/aT+K3x0t/iJ8SPH3jy&#10;DS9K0iWyTxF4gu9UWzd5roO0YnkfYW2rkrjOB6Cvz2/4Juf8Fx/jj+yB+2v4f8dePviL8TvH3wuX&#10;VW0bxNpmr69d6naiznJDPGkzuizxYE0YXYzmEpuCs5r7M/4MfiE+MX7Qh7DRtG/9H3lePf8ABA7/&#10;AIJz6T/wVA/Ys/bK+Gd+YbXXYb3w9qvhfUJeF0zVol1kQuzAMfLfLQygAkxSvgbgpUA+pP8Ag5W/&#10;bG8aeCv20v2ULz4WfFPxdovhHxxYw3rnw34jubXTtdt5L63McrCCRY5keOTIJByrDsRXI/8AB0x+&#10;0P8AFb4c/wDBVD4P+CPAPxc+Inw10bxX4R0yO6TQPEF5YW6zTavfQNcvFDLGjOECZJIzsHI61+W+&#10;tfGnx1qPxK+Bfwd+IlpqFrrnwF8WS+HY474kXNjA+o27mxdW5HkTpcAeiyKowqLX6Df8HfWi6V4o&#10;/wCCuPwT03XLz+z9F1HwRpdrqN15qQm2t31nUFlk8xwVTahJycgY5BFAH29+z5/wQi+NXw5+PHgz&#10;xFf/APBRT4seMrLw5rtnqt54euGvTHrUNvOk0lq//E4kG2REZWJjfAYkqwyK+If28P2wPih/wUd/&#10;4LfeLvgJ4g/aQuv2cPhP4R1jUNDsriPUjp9jF9jiYCSZVnt1nmuJI2KmaXCCUKvYP9af8E7/APgm&#10;T/wTu/Yo/bN8C/Ef4a/tYWfifx9ol3NaaPpF/wDEvw3ew6hPeW8tl5PkW9vHLI7LcMEVHB37Ov3T&#10;u/8ABUb/AIJn/wDBPT9sX9p/xJ4g8ffH7wn8JfiskyW3iOCw8eaRpcs9zGoUNc2t4G2y7AmWUIWw&#10;Cck8gHa/8Ehv+CT2ufst/HyH4j6T+2rr37QHhG1srmyufD8ckk+nSyyLiOVnXUbiMyR9VBjJ7giv&#10;zj/ae/bB+KX/AAVZ/wCC0PxI+DPiz9p6b9m34Y+C9c1nR9JJ1I6fpsKadMbdVYLNbLcXM7RNNm4l&#10;Ozc6ocBUryv9lHwRof7AX/Bwt8JfBv7N3xeuvil4P1bxJpGmX2sabcJNBf2V26C+tZXty0FwsUTS&#10;OXT5QVB+VkO39Kv+ClP/AATB/wCCdX7Y37S3irxN4v8A2gvB/wAJ/ijNdvB4ls9O8faNpxl1CLMc&#10;jXNndhtk5K/MV8ssQWYFmYkA9e/4Ixf8EttU/Yy+MureOrX9sPW/2ifBepaFLocekCV5NLtLl57e&#10;dLoONRuY/MjSCRFHlg4uCQw5DfpkOlfyn/sM+EoP2C/+Dij4ceA/2ZfihN8XvBmpeINP0291PTJB&#10;Laarps8SPqKSm3JhuFtYDLN5iZRXtw3BQ4/oOtP+CwfwDvf21z+zvaeMrq8+LiXx099DtdC1CcRy&#10;rD57gzrB5AVI8szeZhQrZIINAH1FRQDkUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAUUUUAFNdMnOePSnUjdKAPkD/goN8Iv7E8Q2fi+0jVLfUALW9wOBKAS&#10;jke6gj32jvivh39qj4gf8Il4CXTLdmW81wtDnO1liG3ew+u7aPbNfrt8ZPAtr8S/h3qmi3jCOO8h&#10;KrJj/UuPmVx9GAP4V+GXxvs9b+IXxFvroQxyQQOba12uvl+UjNhl5/iJLc88gdq/Hcx8L8bjeIvr&#10;2AoSqUn70uWLdpdnbu9fvPw3xm4ip5LlzhGajOvotbWX2mvk/wATzjaTzhV5OAOgHb9KNn+7W1/w&#10;rrWVP/HpH/38T/4qj/hXes/8+sf/AH8T/wCKr7n/AFOz3/oCqf8AgEv8j+MXjMO38a+9GLs/3aNn&#10;+7W1/wAK81j/AJ9Y/wDv4n/xVH/CvNY/59Y/+/if/FU/9Ts+/wCgOp/4BL/IPrlD+dfejF2f7tGz&#10;/dra/wCFeax/z6x/9/E/+Ko/4V5rH/PrH/38T/4qj/U7Pv8AoDqf+AS/yD65Q/nX3oxdn+7Rs/3a&#10;2v8AhXmsf8+sf/fxP/iqP+Fd6z/z6x/9/E/+Ko/1Oz7b6nU/8Al/kH1zD/zr70Ymz/dpGYRr87Kq&#10;j7x9u+a3P+Fc6yT/AMeqfhIn/wAVXnf7SFxqHgHwT9nMfl3WrboY8MDhB99hg+hx9TUS4TzmHvVc&#10;LUiu7jL/ACO7LIQxmJhhqcleT6NaeZ4b8VPGjeOvGFxdZ/0eLENuv91F/wAeT+Nc30qwdNkHCjA7&#10;Uf2dL6V6McnxcYpKlL7mfvFGFOlSjShtFWRXoqx/Z0v92j+zpf7tV/ZOM/59S+5mnMivRVj+zpf7&#10;tH9nS/3aP7Jxn/PqX3MOZFeirH9nS/3aP7Ol/u0f2TjP+fUvuYcyK9FWP7Ol/u0f2dL/AHaP7Jxn&#10;/PqX3MOZFeirH9nS/wB2j+zpf7tH9k4z/n1L7mHMivRVj+zpf7tA02T0/Sj+ycZ/z6l9zDnj3K56&#10;VIOlSHTJT2pRp0wH3T+Va08rxa3py+5nVhakbvU/r3ooor0z+rAooooAKKKKACiiigAooooAKKKK&#10;ACvCf+ClV41n+xh4uVriOztLuXT7K/uJULxW9lPqFtDdSSKCCY1t3lLAEfKG5HUe7VQ8TeGrHxdo&#10;F7pep2sN9pupQvbXVtMgaO4idSrow7qykgjuDigD80vE3gm20D/goJ4N+IUmi/FLX9e+IXhR4bC+&#10;0jRrfSpLfxGkDQvJFBqAjhiYWdtdOyTGYq0m7YAFJ+ev2s/h/r/wNl8ZeE5NG1zTfEmtaQ91F/bs&#10;cfivU9Ws7q4kurnbdrB5Fn80d3IVhiDFopGaVgqkfYHiSy8T/sp/t9/BXwW003jTwsj3lt4Oiv43&#10;kv7Gyu0SO9j+1NIQ72CRQunmRktbXMyGTeqBtHU5JPi7490/xouqTW+peIvH02taekREf2rQ/Dkr&#10;2QtPmBwJfPvJ93P+vOCCAaAPGfCSw/th/CbwX4g0hLzxBovg/wAI23hfxJYaZpc15f6NqWpmZrrU&#10;LS32bnktrmG0dnhQmVDOAf3WK6j9oD/gsp48/Zj8SafoOu6Ppup6jqEIu23+DNV0WQW5Yx+akN7d&#10;JKwd0lCArGP3bZIxk9F+zB4EuP2Kv+CqOofDe3t0t/CHjrT73VPDjeZ8ot3JumteeT9mniufLXOQ&#10;t3M5zvWuV/4Kp/C7wv48/b/s9a8QeO5vA994P+H1jq+kSCMbNRvI9Sv3jtkk+0wN5rFPkRSpbDfv&#10;EIGWgZ8uXv7TMP7RX7SF9pfjHwDb2Oq+JLmy0bStIstLtzJYSSTuxFvLdPss/OmnMsjbJi7Syncu&#10;RX2yf+E38D6toHhXUvDPxRvNV1VGTS4JPHOh2u1UicjZ9mt44l2qrkFgGOOp6V8i+F/EWn/tU/FL&#10;4XfGvxX8RF1H4l3njrRtJbw5Hp4haG2jvIwlxtFy5ht8KRujiUGVsbAztK3pH7WH7dGg+P8A4veC&#10;bH4mN8SfDF18O/EE8Wr6GmxPtbJKYzPBdWJjZ5TD5qExuiZPy8E5chK5zP7fWr2/wN8cMvxC8L+K&#10;IvFPibSi9nfa7DouvTKkb7VeKSz+ym3dHIxJlmGwna+4Y9g8f/8ABWjS/g1+y/ofhuy8JeOvCt14&#10;nsYoLbxNcw2cmZJVhmur1hHMxF4Y7lbjEnzb7mJ23BwTleP/AIQ3/wDwUH/ax/Z5i8deF9W0TRpt&#10;CvtYv7G/jiEz6ctxLJaRy+QqpE0qBEZcKwGRgE8eKar+yvpvxh8Oftm/bEsba++EutLqXh7yZtkN&#10;hFHPfpPaKoUDy2t7eOMIAAGggC7QgqRnvfxs8OW/xAuPDcvhCLRfiV8I/h/aCPw/4N0LTjc6lpN+&#10;kO1l1XT3/fyySDzkLFcjzXBjHmPI23+xn8MtH+K/7auual4k8C+IPC+jeCdNtdI8O+FNV0r7J9g+&#10;3wzyT3ssSM8KxP8AZZLYYd1ZWVX+bFeSf8FbPHmm6H+178QfDGoeF/D/AIg8QeMNI0i08MalfQQp&#10;NoE7rJb+akjyqAuyW5O5xhZfIfcPJGPsv9iDwDafD/wz4Z1HR5tTuPEWqxX+neMDrF3LLqGrXFl/&#10;ov8AaLmd2k8tZrURxxrlUS+JHc0AL4/i0vTvjn8FtR0hrjVJovG1xpp1FLRVt5YRZeIoRZq2Bj7G&#10;xnAUdmycnGPq22z5C5/P1r5P07UbzQfij8FPBPiO4s7jxZp3iX/hI9TW0sRaW1s2oaL4nYJEqFl8&#10;tJreZASzOdmW6hm+sLcbYR1PXr9aAFlhEqkHvXz1of8AwSu+CPhz9uO8/aOs/Ct5H8Xb/wAzz9ZO&#10;s3jxvvtRat/o7SmAZhAThOMZGDzX0NK+xM5A+tfnPZ/8F+Guf+C2I/Y7b4Uqp/tA2J8WjxLu6aSd&#10;RDfYvsvt5ePP77v9mgD9E0sI0LN825vvE/xfWvm79lL/AIJF/Af9ij48+JPiX8N/Cd5ofjLxdb3F&#10;rq19LrF3eLdRz3Md1IBHPI6JmaNHygBBGOnFfFX7e3/B1Dpn7Af/AAUW8QfAzxD8G59U0LwrqOm2&#10;upeK7fxOY5EgurW2uZZ0sfsbbmjW4YCPz/nKD5l3fL9M/wDBXP8A4LCab/wS/wD2OvBfxl0nwpZ/&#10;FLRfGniCz0ezhttdGmxzQXVjd3kd1HOIZwy7bYADaAwlB3DGCAd1+xn/AMEhvgL+wD8Utf8AGnwr&#10;8IXnh7xF4otWstSuZNZvL0XETTLMV2TSuqfOoOVA9OnFan7In/BLb4K/sLfEbxh4s+GHhe68P694&#10;8fzNbuH1e7vBdt5ry8JPI6R/PI5+QL94jpgV80/tpf8ABfOb9kP/AIJd/BX9pQfChfEX/C3p9Pi/&#10;4RweJDa/2WLuwubsf6V9kfzdpgC/6pM7s8YwfWP+CN//AAWD8J/8Fff2f9U8VaVoq+DfFHhvUGsN&#10;c8MyamuoSafuy1vOswjjMkU0Y4YxpiRJU52bmAL/AO1j/wAEPv2Z/wBtr47/APCyviJ8PTq3jNre&#10;3t5r+01e9077ULcnynmS3lRJZFXau9wWKIiklUUDoP26P+CSfwJ/4KQ6z4c1D4veE7zxJeeE4Zrf&#10;S3i1m8sPsyTMjSDEEqB8mNDl8kbeCOa8e/4JS/8ABbgf8FOP2hfjR4FPw4XwNH8H7hYDfN4h/tH+&#10;1s3NzBuMf2aIQ/6gNje/3scgbq+Wfi9/wdM+NPjX+0jrfwv/AGRv2f8AUPjNqGjSuv8AbVxNM0N9&#10;FE4SSdLSBAyW5b7s0sy5DKSik4oA+8P2/wD/AIIyfAP/AIKZavoeqfFbw5q+qat4dsm0/Tr6y1m5&#10;s5beBm3lSEbY/wA3OXVj715X+zD/AMGyv7Iv7LfxB0zxVp3gTUvFGvaPcfarGfxLq0uoQ28gyVb7&#10;P8sDlScr5kbYIBHIBrxP/gn1/wAHNOofF/8Aa80v9n/9of4O6j8Fvibqtymm2szSzC2nv5OYbaW2&#10;njWW284FBG++VXZ0HyqwavQv2cf+Dhn/AIW3/wAFb9e/ZP8AF/wfuPh9rGnanquk6frk3iM3g1OW&#10;0EksL/ZvskXlx3NtGZUbzWHzxqN28NQB9zftQfst+Cf2x/gHr/wx+IWlSa54L8TRwx6jZJdy2rTr&#10;FPHPGBJCyuuJIkPysM7cHIyKy/2Qf2Kfh3+wh8ErL4d/C/RZvD/hLT7ma8gs3vp71lllbdIxknd3&#10;O4noTgdsV84/8Fsv+C1ek/8ABHH4deB9Tm8IR+PvEPjjVJ7W00X+2DpOLSCJWnuTP5E4+SSW2TZs&#10;584nd8hB6T9qP/gq037HX/BKvT/2j/HHgGTTtc1HR9MvYvA6awDP9svjGI7I3TQr80YkLSN5OVEU&#10;mEYgAgHafAT/AIJQfA39mX9rHxh8bvBfhW80n4kePHv5Nb1NtYvLhLtr26W7uSIJJWiTdMqsNqDb&#10;jAwMisX4l/8ABF79nn4sftgwfHrVPB+pW/xWt7y01Aa5p3iHULBmntkRIXaKGZYjhI0UgrhguGBB&#10;OfE/+CJv/BwDpX/BYbxl468OSfDv/hW+veD7K21G3tBr/wDbH9q28jtHLIp+zQFPJfyQwKtnz05F&#10;fP8A+1X/AMHT/wAUv2QvEmup4s/Yh8f6R4a0vW59Fs/EOseIbvSrHVSjyiN43l0nZmVIzIqh24zy&#10;QMkA/Ur9qT9krwL+2d8Btc+GfxG0qXXPBviP7ML+xS7ls2m+z3EVxFiSFkkXEsMbYVgDjB4JFH7J&#10;v7Jvgf8AYh+BOj/Db4b6VPovg/QXneys5bya8aIzTPPJ+8lZnbMkjn5mOM4GAAK+Bv8Agm7/AMHA&#10;vxY/4KB/tA+BfDdx+x14+8C+A/GqXMw8eS6rd3+kWsUdpPPG/mf2ZFCyySRLCpMyjdKME4weo/4I&#10;n/8ABff/AIfC+M/iDpMnwri+HMfgKwtb95z4m/tYXiTySqV2/ZYPL2iPOctnodtAH6KtEr4+906V&#10;8K/td/8ABt1+yd+2X8SdU8Y+IPAt94f8T65cNd6je+G9Ul05b2dyWkleAboPMkYlnkEYZ2JZiSSa&#10;+TfiL/wdKfEL9ob4+638Pf2Q/wBnnUvjE+gyEtr121w0N9AnyNOtrAoMMLPny5JZwWXb8is20d//&#10;AME4/wDg5gn+Pv7XFn+z/wDHz4S33wS+KN7N/Z1qZbiT7NNflQ6W0tvMiS2zSKV8ol5RIXUAjcpY&#10;A+uf2Df+CLn7O3/BN7XLrWvhh4HFn4mvLf7LLrmp3suo6gsWCCkbysRCrZ+YRKgbjdkKuL/xE/4J&#10;AfAP4qftpWP7QmteELu6+LGm3lnfW2sDWbxEimtI0jgb7OJfIO1UXgoQcZOa+Nf+Co//AAdEW/8A&#10;wTJ/bi1j4O3/AMFpvF1rosGn3c2tweKhZSNFcwxzOFtTaOCyKxAzKAxxnZX1h+3p/wAFW9B/ZH/4&#10;JpzftLeE9Gtvid4ZmttLvdMtYdTbTU1KC+uIYlcSmGQptWYNtMZOVKnaeaAPrOKNYo1VeijA+led&#10;/tW/ss+CP21vgJr/AMMviNpUmueDfE3kDULGO8mtGuBBcRXMeJIWWRcSwxt8rDOMHIJFcD/wS7/b&#10;kf8A4KP/ALEfgn4zN4aXwivjP7c66St/9v8AsYtr+5s8ef5cW/d9n358tcb8c4yfBP8Agtx/wXb0&#10;H/gj7YeF9Jh8I3Hj/wAd+NIZrnTtKW9FlbWUERCG4uJdruQ0jhUjSP5/Lly6bRkAoD/g1f8A2IF/&#10;5pNqBx/1N+scf+TX+c/SvrP9nD9hT4Sfsk/AuT4a/DzwPofh3wPcpKl1paRm5S/81dkpuHmLyXDO&#10;nyM0zOSoC5wAB8Yf8Ezf+Cpf7Xf7Sv7Rnh3wz8av2UdQ+HHgnxRbXNxB4oht723i0wR28ksQnSUO&#10;P3jIsY3tF80i4BPB/ShW7UAfm38SP+DUD9jX4geL5NWt/B/ijw0s9w1xLY6R4juI7NyxLMoSXzDG&#10;nONsZUAcDAAx9bfsTf8ABOf4O/8ABPH4b3fhf4Q+D7Xwrp2pzi6v5hNJc3moSgEK008rNI+0MwVS&#10;21AzBVXJz87/APBcT/gtnJ/wRt0/4a3i/DaP4jR/EKXUYPKOv/2O1ibUWxDBvs04k3i4Ixhdu3OT&#10;nA+YdN/4OdP2itb0+3vLL/gnN8Zry1u40mgng1DUpIpY35RlddFIZWBBBHBzxQB7R4x/4NL/ANjX&#10;xVrYvLfwx410NPMMj21j4pumhkzzgmcyPj6MDwOa+tP2H/8AgmZ8E/8AgnL4Qv8AR/g/4HsfCsWs&#10;SJLqV2ZpLy+1IoGCCa4mZ5WVdzlU3BFLthRuOfiX/grv/wAHL0v/AASn/aU0L4dy/BFvG0mteFbL&#10;xK123i06S1u1xNcRfZzF9hmJK+RncWUndjaMc/YnwD/4KW+B/jX/AME3dL/aWuJo9F8Iv4Yn8Q6v&#10;CZDO2kyWyuLy03FUMjQzxSwhti+YyAhcMBQBF+wr/wAEkPgP/wAE2Na8R6h8HfB934XuvFkENvqb&#10;ya3fX/nxwl2jAFxLIFwZGOVwTnkkAAaP7DH/AAS6+Cv/AAThk8VN8IfC9z4afxs9s+sNLq95f/aT&#10;b+d5WPtEr+Xt8+XhMA7uc4GPgP8A4Jh/8HV8n/BSP9uTwP8ABhfgTH4J/wCEw+3n+128anUvs32X&#10;T7m8wIPsEW7d9n2Z3jG/PONpT9qf/g6Q8WfAX9vbxp8AfCH7LmufFPxF4T1OTT7d9F8UTNeaqscQ&#10;leRLOLTppBtXJIDNgKTnFAH2R+0R/wAEM/2Zf2pv2kJPi14y+HrXnj2ea1uZtRtdZvbITy22wQu8&#10;UMqxMwEaAkryFGc1o/txf8EYv2eP+CjHxJ0zxd8XvBt94m13R9MTR7WeLXb6wVLZZJZQhS3lRWO+&#10;ZzuIJ564GK+Lv2ef+DrS38R/ta+F/hT8bf2ePGXwEuvFc0Fpb3msanJK1nLcSCKB54J7O1dLdnyD&#10;MNwXGcYDFfW/iD/wX5m8B/8ABa63/Y+b4Ux3gvNRsLKPxYPEpjMS3Wlw3xY2X2U5KmUp/rxnAPHS&#10;gDqfht/wbPfsa/CX4i6D4s0H4X6hZ694Z1K31bTrlvFWrSiC5glWWN9j3JRsOqnawIOMEYpP2v8A&#10;/g22/ZZ/bU+MGvePvFfhvxRZ+MPE1yLvUtR0vxHcxNdSAKM+XIZI14UDCIB+NfeDTGOAN/FgZ7fU&#10;9a/Gn4xf8HSPjj43/tKa18Lv2Q/gHefGe80WaRf7cnkuJIL2KI7XnW0hVTHAXICzSzLuDL8oJxQB&#10;90fsKf8ABEX9m/8A4JzeK5PEXwz8BrbeKpofsx13Vb2XUr+OMhlZYmlJWDcrMGMKoXBwxIAA8z/a&#10;j/4NnP2Uv2t/iz4g8deIPDfivTfFPiq/l1PVL3S/EdzF9puJXMkj+XIXjTcxJwiqMknGa8V/4J+f&#10;8HM198Yf2vtN/Z//AGgvg5f/AAT+JGq3K6XayyTzC3lv5MeTby200Sy24l3KI33yhmZB8qtuHoH7&#10;Hv8AwcH3Hxs/4Kea/wDss/FL4Px/B/xppT3dpZXR8Uvq0OrXsAWVYY1axtysc1t5k8crHDKEAXMi&#10;0AfQH7CP/BGT9nn/AIJs6zeax8KfAy6b4mvrf7NNrmoXkuo6g0XeNJJiwhVjjcIggfam7dtXHyL/&#10;AMEXP+CR3xQ+DP8AwUP+Pn7S/wAevDenaJ4t8danev4ZsLe/g1AWcF9cyXFy6vGz7CE8qBASG2eY&#10;Dw3PqH/BSj/gvcv7E/7cPgH9nzwD8KZPjJ8R/GiQefaReIxo0emS3Uqx2kLMbafLOu6Ry2wRx7G+&#10;YPlfE/8Agpv/AMHU0/8AwTa/bR8UfB26+Akfi6fwzb6fLLqsPjc2KztdWUF0QsR0+T5UM2wEtlgu&#10;cLnaAD9f04Ud/elJxXzf8ef+Cl/gP4Kf8E5NQ/aYjlXVvBP/AAjMHiLSYmk+yy6obpENna5YMY5J&#10;ZJYozlSULE4O3B+Sf+CM/wDwckSf8Fdv2p9W+Ga/Bn/hXv8AZXhmfxF/aX/CW/2t53lXNrB5PlfY&#10;oNu4XOd+84242nOQAfqNmjNfivrn/B2l441D9pXx18M/Av7Hvij4lav4H1bULCYaD4rnurmaC0uW&#10;tzctbw6XK0aFguSSQpcDccjP0t+w7/wWn+LH7Uem/FG/8d/sl+Pvgnp/w78I3fie1ufEV3eLFr0k&#10;ALfZEabT7cIxUZ3KZCBk7DQB+iVITivyn/4JNf8AB0h4W/4KU/tSQ/CvXvhovwt1TWLOSbQbuTxO&#10;NUh1W5jwzWpU2sBjkMO6RTlg2xl+UkZ9I/br/wCC78v7Gn/BVL4S/szR/C+LxH/wtC40KE+JH8Rf&#10;Zf7L/tPUnsf+PUWz+YY9m/mZN2cfL96gD9Ec8UZr8bP2tP8Ag6V+K37H3izxFD4o/Yj8eab4W0TX&#10;bjRLXxJquv3em6fqxSSVYpI5JNJ8v96kRdVDt8uSCQMn0v8A4Juf8HBnxW/4KBftBeBPDs37HXj3&#10;wX4A8bvOw8eNql3faPZxR200qv5p0yKGRXkiEYPnKMyDGSAGAP1IooU5FFABRRRQAUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFNfrTqr3s32aNnJAUc5NG+hMpJK7Pmv/gp1+0Evwp+Bk2h&#10;2twY9W8WFrJNmd0duMee/wCKHZnqC4I5FfmGTuPIGe4r1/8Abg+OzfHz9oDVNShnEuk6c5sNPC/c&#10;MUbEbx/vNubPowHavIc46dK/qPgPIlluVw5l78/el89l8l+J/mr40caPiHiOpOm70aTcIdrJ6v5v&#10;X0sJml3f5zRuNG419qfkgbv85o3f5zRuNG40AG7/ADmjd/nNG40bjQAbv85pc5H096TcaVG5oGGc&#10;kc7fU+n/AOrmvjH9oj4l/wDCyviNcTxSeZY2P+jWuOhRTyw/3my34ivoT9qD4k/8K/8AhtNFbyNH&#10;qGrZtotv3lQ8SN/3ycfU18gucsf6dq/OuMcy5pRwlN7av/I/Z/DXJVCnLMai1ekfTq/0XzAtzTd1&#10;FFfCeR+rhuo3UUUCDdRuoooAN1G6iigA3UbqKKADdRuoooAN1G6iigTDNSVHUlY1tjqwfxM/rcoo&#10;or8tP7ACiiigAooooAKKKKACiiigAooooAKKKKAKt5aCSVZMqrLwPlGecevr/QV+d3ho6k/wE0q6&#10;022k1C68J6Trlxabf9ZO7W/iSRo1P/TQmwYfRPav0F8Ua5/ZOhalcogmksYHlKDkttQuAQOecY7d&#10;fz+Ufgb4X1LwD+xX4L8T+HVfVtdn+G58TQWk6eZJPff2PbjaN2T+8kk+70BlfruoAz/+Csul+JIt&#10;U+EvivwLaRXnjTwdqd/r1iuxi93a29k89xafL8zecke3aMbumDXyX/wU5t779qn9rT4R/Erwr4H8&#10;TeO/h/qng7S725+w6TLqcbwve3ry28ohOBKqSFSiuCGAG4EHH2pqOtXGmXvwLutQmur6Dwf40uvB&#10;8+omUTnVEk02/s4LhjwVd5ltxJuVcOzFS6bXb4N/ar+BXg79j/8A4KSaHpvxMsta1r4K6lFNd6HY&#10;WkzQxadbzTSytbqF2gQw3cs7NGrDEciPk7irOIGf4n8A+IPjH/wUL+G/jDwr8C/iB8P/AA5Hruj3&#10;N/BdeF7qIWssd7F5kskmGUgoiNuGwKpwV3Bi36Fftc/tZ+A/hx8U/hja3+n+F/G0niS5dEjsbJdY&#10;1iOExy7JreONSdpnVF45b58YKkj49/atu/2a7T9qD4J6d8Gbe0bxVJ400ae6uvDt40uki0+1hCj/&#10;ADFDNuCECPBVSd5AYbu++Lf7DX7UHhL4m6Y3g3xF4W8VaTpeszaloV9qssTahpYM3mqkzNGnmcJG&#10;x2BhksAAMguQHM/8FlrLxv4q+O/w38QfCXSfFGsNaeFrq2a88MWTah9jguWngeMvbo6JujMyDBx8&#10;rbc7ePnnXrX4o3Hij9pS7s/hr8ZLXSfjJNJLp9rL4WuY1O7VkvFku2A+TZbiePam7PnsCQBk+8/t&#10;T/BvwH8Dfij8MvB/xq8Qa34gvNX8F6hBBqt+zNa6frV3cEi4mMDo6WkUrSEKhcqWVs/LuPgXi/4J&#10;fD39nP8AZ11H4eeMtK8QeIv2h/E1953h2bRZ7l7W0tXlihsysjMsNwlwVmdHiWRm8zYzRkcPdE63&#10;K/8AwVc+MGlftF/t5+K9W0O9jt7HwfAmmwzSSjbqk1puD+WRwMys6qec7FYHDcfqfdfFW4+Ivjvw&#10;nrXg29t77R9RutNhuHyitaxTQ2l4Fh+be8UtvMzvgYLQIOq5P5iftaf8E4NW+C/jvTdNtvDuu634&#10;f8G+DrDVvF2oaJskkjkuPtpmuCWO4xiW3m+bn5LdVZhwa+1f2H9ZnuPgL8Ptc1e8Nlqngfw6us3F&#10;hBIvmvoaaPJaW0cRBMbF5Ga4w5Qo7eXj5DlSQ1fqVtX1bxJ4d/bn+Hkl5ax23he3k8IvYQanKRrF&#10;rDcad4itIoJUBI8xJ7m73l2yBGgG8hmH6C24xAvoBgH1FfCnx6+Lul+OP2gfh9Z6RaXWqajdeL/D&#10;Qk8RTWEgtL/SrZJ547iGZlWOQPcXVwu+AvGoK5ZfMQV91Wr+ZArbt2e+MZqRhdD/AEaT/dNfzr2B&#10;/wCO3Vv+w+//AKiRr+ie8fbA3ys24Y+UZPPFflBbf8EO/i3bf8HEjftdNr3w8/4Vz/ab3n9mC/vf&#10;7a2f2J/Z+PK+yeTu80hsed9znrxQB+e3/BQz9jGH/goT/wAHN/x6+EP2iGx1bxVoKyaHdyKSttqN&#10;t4Ysru3LEcqjtAI2OD8sjYBOK+b/AIuftu+IvFX/AAR51z9k/wCJ1pe2Pjr4D/EG11TRY7+RY5oL&#10;GNb6yurFgxBZ7a4uQFALMUnYKAkBr9vfC/8AwRv+KGm/8HFWqftbT654Db4c6hE0celx3t22toTo&#10;Eem5aI2wgA81C3E5ynIGcgeT/wDBeX/g2i8Qf8FC/wBpzT/ix8Gdc8C+E9e1y0Ft4tg8QXNzaW9/&#10;NGFSC7ia3t5yZWjykgYKpEURHzFyQD5t/wCC0X/KrX+xaf8Ap+0DPP8A1ANQrwn9m7V/FH/BvZ+1&#10;t+zv8aIZNSvvgp+0D8P9C1LWQrNL5sd3YWsmpQsAoX7Ra3Mn2iFQDmKWNMnfJj9QP+Cgv/BD74sf&#10;tX/8EY/2ef2dfD/iD4e2fjX4U3WmSarfahf3iaVcC1026tH8mSO1eVsvOhXdEvAOcV7h+0X/AMEg&#10;LT9rT/gjZ4F/Zx8X3Gjx+NPAfgrSNP0rWrYvLbadrVhp8dutxEzIrtbuyvG2UDNFK3yhgMAH5cf8&#10;EHNZlt/G/wDwUs1LRLxLiZPDmq3Wn32nzCSORxJqzRyQyKcNuyGVhwRg+leg/wDBj3pVjNp/7SN6&#10;sNv/AGkknh2LzQoMkcTDUyVB6qrMucDrtGfuivpL/g3n/wCCFnxR/wCCUPi74sXPxS1z4deI9N+I&#10;Gl2NhbweH726ulAhedpFnFzawjayygALuyN2ccZ8BtP+CBn7X/8AwS7/AGpfFHjb9jH4heE5PCvi&#10;bdENK111juobUuXS3njnie3lEROEmV1kxnhQTkA8O/4OvS/g7/gtv8F9W8L/AOheKG8LaHerPbYW&#10;X7XHrF8sEp7lwEjAY9kUdhXUf8HP/wAPL/8AYR/4K0fA/wDan8K26xt4geyv71Y3O+51PR5od4dT&#10;wFkspLWIDo4jkyOeffP2Lf8Ag30+Pvxx/wCCiei/tKftjePPDOva54burfVLPQ9JcXEkl1a7TaRy&#10;hIo7eC2idVkEcW/eVwcb3J+2/wDguj/wS8vv+Cqn7Dc3w/8ADt9oul+M9J1m01vQL3VnkjtIpoy0&#10;UyyvHHJIFa3mmHyocuEJHBoA/J3/AIKe67Y/8Fnv+Djv4MfCHS7qTUvhz4Zs9KiuPMdvsd3aPbnW&#10;9QmTb8ytNaGO3ycEvAo44Ndb/wAHhv7U1n47+MvwV/Zut9d0/QtJtXTxL4kvbhWNpp7zsbW0aXyw&#10;zhYIRdyMiKzbJkIUnAP01/wb+f8ABAH4hf8ABL/9obxv8Svi54m8GeJvEepaDB4e0BtA1G7vFgga&#10;RXuTL9otoGD4t7VIyucIJQcAis/wf/wb0eMf2g/+Cy3jr9oT9pS4+GPjb4d6497JpPhe0uby+lkj&#10;2La6fDdRz2kMYWG2UMSjn99GmBgkgA/Oz4V/tj/Av9h3/g4m8F/EH9n/AMR6VffAbxXDp+iXq21v&#10;eWcOlW11bR2NykqXMUcmYriKO9ICsMbMHOQv6Pf8Hmr5/wCCVfhk424+JWmc+v8AxL9Upv8AwWL/&#10;AODYrwX+1J8JPCtt+zX4X+F/wl8YaHq7y6hNdJNp9jqVlLCQyu8EMzmRJFiKfJjBlywOBXo3/BVH&#10;/glb8df+CkP/AAST+FvwduNf8Aw/FrwvqWkX3iLVr/Vb2TTNSks7C6tZpkmW0MxeZpklw8K43OCf&#10;lBYA90/4IKc/8EdP2e/+xSg/9Cevwg/4NxNX1LQf2PP+Cgl9o8k8GrWnwduJ7KaFtskMq2mpMjqR&#10;0ZWAYHsRX9EP/BMn9mnXv2Nf2Bfhf8LvE1xpd94g8D6HHpl9PpsryWc0qFiTEzojleerIp9q+D/+&#10;DfD/AIIT/E7/AIJWeJPi5N8VNa+HPiTS/iDpNlpkUHh68urvasTTmUTi4tYRtZZVGFLZ5yO9AHgP&#10;/BkFoekyeCf2ir6NVGt/b9ChlyuWjttl8Y+o6F/N/FPYV5L/AMHJFp/wjf8AwcVfADUNBt4otYu9&#10;N8KXbSwpiSa7TXbtI5GK8s+yKJQTztQDtx694f8A+CCP7ZH/AASt/aT8XeKP2NviJ4Pv/CPiz9z/&#10;AGbrrRR3S2yyO0MVxFPA1vK0O9lWaNlc7m+VBIVruv2Fv+DfX45fFT/godp/7Tn7Yvjjw74g8SaL&#10;ewavZ6JpUnnPPd2yoLXzXSKOCGCAxxusUO8MUXcQC+8A+a/+Cov7JWg/t1f8HUN98JPEdwtjp3jf&#10;wm9lFeHdjTr0eFbiSyuNqsu7y7tLdtm7D7QhyDivl+f9sLxh+z1/wTB/aU/Ye+MCzaT4i8F6xYah&#10;4YjuH8zyJYtatDfWMbr9+JlY3cLLlWXzmBIdK/Zz4sf8EZvin42/4OEvDP7WdnrfgFfh3oq23nad&#10;Lf3Y1ptmlPZttjW2aH77AjMw4yeDxXKf8HAH/BuvrH/BUn4peG/iT8KdU8GeFfiBDD/ZviT+35ri&#10;2tdXtUB+zy7reCZjcR8x5ZcNGVG4eWAQD27/AINeOP8Aghn8Dh/s67/6kGpV8Cf8HmEnw91z4o/B&#10;PSdLk166+Pyh30+w0y1jlhn0qafy4hOT+885rqNhbhFcHFyGA3JX6rf8EZf2NvFH/BPn/gnD8Ofg&#10;/wCMr/QdT8TeDRqaXtzo08s1jIbjVLy7Ty2ljjcgRzoDuRcEEYxzXyb/AMF/v+CEvjj/AIKK/Gbw&#10;T8Zfgz4v0nw78UvA2nx6f9k1Sd7aK7iguJLm2mt50VzDcRSzScsuG3xnehj+YA/O/wD4K2ft5f8A&#10;BSX4Wfsc6Pofx68P6H8MvCvia/tbSDxBoF7bQa1qVxDGbgRSPaXsrxbhHvfEcWSAMqCyn9e/+CFP&#10;xe/aW+NP7LVvqv7RXhnQ/D6PZ6ZN4Mu9OmhuG1rSpLRGFzOyXNwfMb5STJ5b5PK9cfnt+1P/AMEW&#10;/wDgox/wVU+FtrZ/Hj4ofC6yj8Gs1zoehttjF/dYVGnlextSgYxmRQ53kMMBFVyw/Qr/AIIj/s//&#10;ALWH7OHwu1bwt+0t4o8F6/o3h/TdH0fwNa6HsaXTba1jnhnE7rbxbyyCzCks7funzj+IA+Af+D4k&#10;Z8E/s3/9f3iH/wBF6bXqf7BP7Qf/AAVKvdV+Dema/wDBP4ZW/wAH5JdFtL/VIryw+2R6ETAslwqj&#10;U2cyC1y2PKJz/AT8tewf8HG//BHD4nf8FdtD+Edl8Ntc8C6HL4Dn1We/bxLeXVssouVsxH5XkW85&#10;bHkPu3BccY3Z48i8JfsJf8Fe/A3hXTNE0v8Aan+AdrpekWsVlaQ/2VBIYYYkCIu5vD5ZsKAMsSeO&#10;TmgD5j/4OIvhDpH7QX/ByD+zx4C8QRyTaD410bwxoOpLG2yT7NdazfQSbW/hO2Q4PUHB618O6/8A&#10;HL44/sufAz4pf8E9ZNLubjVNe+JtnbiK2aXzLl1cxNaW6soZ7e8nTT54mG0FVY4bz8j9uP26P+CK&#10;3xg/au/4LE/AD9ovT/Enw/h8MfC+Hw2dctdRvbuHVLyXT9Slu7hreNLVoiHWUbd0ifNwQor7Q8W/&#10;8ErfgT46/bK039oLWPANlffF7SXglt9eN9eIPMgiMMUjWwmFs8iRkBXeJmG1SCCqkAH4J/8ABM39&#10;lOz/AGHv+DrT4cfCmzkiuD4L0+Syu50yY7q8PgaWS6mXdyFkuJJXAPQMB2rn/i/+2lo//BPj/g6j&#10;+Ivxa13Qde8TaZ4Z8Raqk2naOiPeXH2jSZLYFAxA+Uyhjk9FNfp94d/4Ip/FbTf+DjRv2vp9f+Hp&#10;+HD3VzIumrqF3/bZDeHH0sZjNsIf9cQx/ffcyRk/LWb8Iv8Aghj8WvAn/BwlqH7WV5r/AMPZfh1e&#10;atqt4mmQ314dbCXWkz2aAxNaiDcJJVY4nIC5IJPFAH5xftn+O/iB/wAHJP8AwVE+F+p/DP4O+NfB&#10;/hXQorPQLzWdSsmdLGBb2S4nvbqZF8qIJHIdse9mYphSWcKPU/2hE2/8Hr2kr82f7f0EcnJP/FM2&#10;nvX9F6r5iq2eo7V+K/8AwUW/4IH/ALUnxq/4LE+Jf2oPgf8AET4S+D7xp9MutBk1y5unvrKW30q3&#10;snd4P7PuIGBaKTaGLAgjIBGKAP1P/b01HUNJ/Ya+M15pEk0GrWvgXW5rOSIlZEmWwnMZUjkNuAwf&#10;XFfjH/wZBaRp8umftGXyw27aqs3h+IuyZkjt2XUm2qT0DOnIzglAf4RX2N+xh+y5/wAFKPC/7Svh&#10;m8/aA/aA+Dfjz4Pxm5j8RaDpWmQR3WpRyWs0cKoy6NbnAnaJmxMmVUjnO0/KNp/wQE/a8/4JdftU&#10;+KvHP7F/xB8JXHhXxQWg/sfXJEW7itGcypbXEc8TwTLEw2rOrpIRk7V3sCAeI/8AB2PDH4T/AOC1&#10;XwT1Tw+BZ+I5fCmiXZmt1EcrTx6zfLDLkY+cbFUMecIgzgCvpD/g64/Yd1r4a6l8Pf2zvhii6b4v&#10;+GOo2Nv4iuLdRvULcqdNv2/vGK4xAxbJZZoB9yMgWf2Nv+DfL4/fHX/gobo/7Sv7Y/jrw5r2teH9&#10;QttTttF0hhcSXVza4NosoSKOCC3iZUby4g5fBzt3E1+iP/BYb9jfxR+35/wTq+JHwd8F32h6b4k8&#10;ZR2As7vW55YbGIw6jbXTCRoopX5SBwMI3JGcA5AB+af/AAbNfst+If21/wBp/wCJX7d3xcihvPEX&#10;iDVrzTfC0RT5Led4/LubiNeqJDCVs4SS2E89SPlRj87/APBSX9k+0/bm/wCDqrx98Jbr7Esnjjw1&#10;LZ2U90GaO2vk8DNPZzsB8xWO5hhc46hcd+f2W/4IhfsGeLv+Cav/AAT20P4U+O9U8M6r4g0nUdRv&#10;JrjQbme4smjnnaVArTRROSFIzlB9T1rwG+/4I3/FCf8A4OOLX9sBdc8Bn4a28ZibTPt13/bZJ8Nv&#10;pQIjFt5P+uIY/vuEBPUBaAPwz8DfHf42/ta/Aj4Vf8E910260/UtD+Jd5G8V0nlTWjtJt+yzpjIS&#10;0uJdTmfk4DLwPJBr7Y/4NpfhppfwU/4OKf2kPBuhxyR6N4R0jxVo2nrI251t7fxFYQxgn1CIBmv2&#10;r8E/8EsPgP8ADr9sjVP2gNF+HunWHxb1gztd66l3dnc8yCOWRbZpjbRyOow0iRBm3OSTvYn4v/4J&#10;Z/8ABEX4r/sP/wDBYP42ftBeKte+HupeDfiRHr6abZaPfXc2p232/WLe+h86OS1jjG2OJg2yRsMQ&#10;BuHNAH5PfsCfEP8AaY+Gv/BaX9o68/ZX8H+G/G3j+a+8SW+oWGt3EENvHpra9DvlUzXNuu8TC2Uf&#10;OThz8pxkftp+zh8Sf2rPiT/wTw/aEuf2rvAvhfwH4mt/D+px6Ha6JPbyxXFodMlLO5hu7kBvM3DD&#10;Mpx/Djmvh7wN/wAG+/7df7Lv7cHxS+MXwM+MHwP8E6h8QdS1Vlnu5bm9n/s+71AXgheKfSZ4lbdH&#10;CSVyQVwDgnP2Z+yH+yZ+3wdD+LOh/tLfGr4W/ETw/wCLvBGoaH4ftdEtEtTY6pcKESeZotLtZPKE&#10;ZkU4Z+udpIBoA/n4/Z2/YX8Va/8A8Esr/wDaq+GtxfWvjT4I/EpotUkspD9ottOW00+e2vIhnGba&#10;5ZywAJK3BY4WI59++L//AAUGsP8Agpl/wWs/YR+KEMdvb69LceCNK8S2cIIWy1W38TzrOgz0RgUm&#10;QEkiOeMHnNfsl/wQR/4JI+MP+Ca/7Ffj/wCFPxcuvA3ir/hNfEdxqkkWiz3F7Yz2c9jbWzwTC4gh&#10;JJ8mQMoUjaw55wPhX4c/8GlnxO/Z4/4KjeC/iV4H8ZfDmb4R+C/iNpfiqxsNQ1G9TXIdMtdQguWt&#10;zGLZ4nlRVaNWMwD7FZihbAAPpT/g8mGP+CTOh85/4uJpY/8AJPUK+oP+DfZc/wDBGr4An/qXm/8A&#10;Sqeuf/4L6/8ABODxx/wVU/Yf0/4a+ANU8K6Hrln4rs9de48RXNxb2fkw29zG67oYZn35nUgbNuAe&#10;QeK9p/4JZ/su+IP2Kv8Agn98L/hX4qvNG1DxB4L0prG+uNJllls5ZDNJJmNpY43Iw4HzIpyDxQB7&#10;+BgUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSFsGgBScCvm7/gpR+0GPhH8A&#10;7rTrSbydZ8UltPtcMd8cZGJpBjBGEO0EchnU9q+i7q8W2TLDjGc9sV+Sv7efx7Px8+P2o3FvKX0f&#10;RS2n6cM5RlRvmlH++2TkdVCelfbcB5D/AGlmcede5T95/LZfNn4144cbLIOHZwoytWr3hHurr3pf&#10;Jfi0eM7drbc7h65zn8e/1ptODYHtTa/qBKx/m9KV9WFFFFUSFFFFABRRQaAChjtTd0A6t2UU4Jls&#10;V55+0p8TF+HXw6uBBNt1DUgba3UfeAI+dx/uqSPqwrjx2Khh6Eqs9kj0MrwFTG4uGGpbydv+D8tz&#10;56/aT+Iv/CwvibctDIZNP00/Zrbn5Tj7zD6tk/TFee/5z607GScnmm1+JYrETr1ZVZ7t3P6mwODh&#10;hcPHDUvhikl/XmFFFFYHTYKKKKAsFFFFAWCiiigLBRRRQFgooooCwUUUUCkFSVHUlY1jqwfxM/rc&#10;ooor8tP7ACiiigAooooAKKKKACiiigAooooAKKKKAPmH9vf4o6l+yZqGl/E6x0m71rw/qGPD3jCy&#10;tIg8/wBkbe9ternndbsZ12jAYXJB5Ckct8IPjdYeAf2WvgDOJ75EPw8shJd2sayw25jGlDy5SSNq&#10;zPG0AwCxaTjgFh9P/Gj4eWXxZ+FfiDw3f2sN9b6vZPAYJJDErMR8h3hXKEMFIfa20gHBxivxd+PX&#10;we8d/AW61bQbjU/H3i6w0t7DTvDlxLql7bXXhp0uFMEdvaxy7J3eBnjgt2EUzB2n+zRIQaAPvr9p&#10;qHS/2YvhDc2mtW8kVja+KvDutaNefaDJFdx2GpWJ+yHexKXUVlbGLLH9/HAHBLiULq/8FS/2erb9&#10;qr4O6dceGLrTz8SPA9xc6/4biaWJ3vDayRreW+1t0ZAcQ7gwIEkcatgFq/OrR/G2vfE+10618Ya1&#10;4w+KelzPqL3mi6z4yv30WWHTobNprt1hfeqjZqMyiEPJ/qdqMqru+hPh4/jLXtD0fw9ovinQtUmv&#10;Lnxb4Lsnit7q8MEusiz1GW4mvFYPceQ1xHvle3gZZRIkioy7i0B8j6L+1n44/a7/AG5PhDrHxDur&#10;O61jQ/EWlaeksWnJaSLH9vR9kiqq5IcscHkEuONxFfeX7Qf7Y158fPiv8I9V8B6x4W0K307Wpba+&#10;1ifUzfNpk0ivayxPakRr5YWbzAz7CwjzjC4PzR4r8GN8UPiZ4f8AiZbeHbnTfEem/wBk6taT+GLJ&#10;vEFvFHZ6ULt1vbWFIrua4lu1tEeZFWGEXQR5t8RA6n4g+B/hD+0H4nt/FOs+FfhrP4g164+2avee&#10;HfjFb6ZYX9xJ+8kkuINRhSeNPnBxbrJ/dzxmn6AN/wCCiv7fcln8WPhj8TvA39g6lqo8N6rpFrfX&#10;Ua3y6dcrdvAbu2OETztqllbYUxIRtYZA3v8Agjb8MfFH7Q0mh+NviXJa6h4J+GOqSJ4On1SGOS7f&#10;UrkxKUimf979njYo6ofk894ymdm1cH9pTwDZ/tT6pp+q6p4ftbTwb8K9Nj8Ox2XhprgWGkwXFqTa&#10;3Nxf3ENujCO5a2MsEEKyLG+9TJyp9A8Qp8Qvh34g/sm41vwl4Rhi1bw1fQW9tY3Fx4fkXSNLW7aW&#10;0uVMEbGZ1hElqI0ZUIdHkVHNHTUXU9p/bo8SLpPxY8XWelXFre3nxM+Go8GxwvOjQw3cutx6ZbSM&#10;ecBJNYmLgg8QkckYr5Xubv8A4RbStV+G2mafea/o/grxDe+HLNtSeXT9DsrObXGsbP8AtC4RoxMo&#10;lnjkPlRyyDLMrxswePirm6+JPw2+Jum6X4q0fStA1TWPGmn65rmoSyxXuoXUcmoR38ARzuNnbRK0&#10;05SD95uWdpeynhvhv8XfiT4z+HGveF9N0yx8QWHjzQoLKe5vhLIlt9j8oyToYG+Z7edFkfCtsWVp&#10;WHluSFoM+jPgb4b8OftEftG+Ffh3pGv3vxFs1uV17W9QsUks/DOh2qxmRrW1txI0sks3mmKSe7ka&#10;TNxO+PNmeSv1fs4Rb2saKAAqgYAwPyr5H/4JPfsjWf7OPwxvNQa3aa+1zaI72ZPJYQDkRJCu+JIs&#10;kMssM86z/wCs3jIRPrteFpAIybqaV2/UCnOcK30r5J8EftlR+D/+Cgfxv8H/ABA+IGg6H4W8O2mi&#10;PoFpqt3baesUk9mJbjy3chpSSykg5xngYoA+l/iJ8T/Dvwl8OPrPinW9L8P6TG6xveahcpb26Mxw&#10;oLuQoJPqazPhh8f/AAL8bvtn/CG+LPDnitdN2fa20nUYrxbffu2bzGx27tjYz12n8flv4A/tE337&#10;SPxg/ar0268QaX408H+DYtOm8ML5Ntd2NoXtbx3aNlUiT95Epyxb7uAcVwenfHHxV4D/AOCHP/C1&#10;dA1Kx0P4hXkUEkmr2Wk2UDTN/bX2YBkWIRf6ligOzjOeT1AP0QK5P+IowMd/XHWvlHw3+07r37Wf&#10;7X+n+Hvhl4kiT4YfDuBL7xbrmnCG5TXryRQ0OnQylXURgfNI8ZyfmUMhCseg/Z9+MfizxV/wUC+P&#10;XgvVtYe68M+D7XQH0ax8mNRYNcWRlmw6qGfc/Pz5x2wOKAPo48PgfWgAH86/Pv8A4JJ/8FAfHXxW&#10;Fj4T+L+pG+1jxxZy674M1hoEhTU4YJ5bW6s/3aInmxPbvIFALbGcthdhb2n/AIJ6/tI6p44/YHsP&#10;iL8R9e+2T2Latd6lqLwJCI7W2uZxnbGMYSOMdASdvc0AfTZ2gbevoDQEHT73HHFfCH/BOL9sv4m+&#10;Pvj9/ZPxW1ANp/xX8Ot4x8E2v2SKFLC3W7nRrRWRAZCYfLkBdmYIqkkFiD9b/tK23iS6/Z98Yf8A&#10;CH6lNpHipNJuJdJu4kSRo7pULRcSKykMwCnK4wxoA7hlz9Ov1pQMH0/Cvz8/aD/4KBeKbP8A4JYf&#10;C34leF9X1CLx/r09nE3kW0M/9oXFuk66gJ4iMCAi3uGYoAVITlRXqXxt/an1rx/40/Zp0f4b6udP&#10;k+KWqR+Ir5gsbifQ7aBZ7qBwy/KXSQD5QrhoyMgg0AfWGMD/AGsYowCvt6EdK+TfAH7Y8Hhb9vf4&#10;8eEPiB8QNB0Pwz4dj0E+H7TVru209YTNYiW58uR9rSZkZSck4DD1FW/2DP2kdY+P/wC0F+0DbzeK&#10;oPE/hfwxr1pb+H5LYwtbW9u8czERSRgCRSVU7iW6HmgD6nxg0gAG3pkHrX5+aH+3j8QpP29rbWbj&#10;WIG+AGpeNZvhlb26WiORqiWilJw4XzCr3IOG3bNm7j+I+wftr/tM6l8B/wBr/wDZ601vFlt4X8F+&#10;KZtdTxGbt4I7a4WC3t2h8yWVT5QWR+qspJYDPNAH1Jtz1zz3o/xz06V8v/sSfGLxx+1l8TPGHxK/&#10;tK4034PxyPofg3SWhAOsiFyJtUkdh5g3OGVFBAABBXKbm8c/aM/br8feB/2173WNF1j7P8GPhfrm&#10;ieFfF9m1vHLBdy332vzrvziu6MWzNbxsob74TI5oA/QMDHt+FCnPPQ9On+f8ivj3/gqrffFb4G/B&#10;HxR8VfBHxb1Lw3YeHbSyij8PpolncxzyS3ccDymeVWYErMDtwRlB35qr8Wrj4t/sy/sBfETx1ffG&#10;HVPGOvXGjWF/o1zcaDY2j6ExdTJtWNCk2/zVB3rxs9TkAH2blQOmf60E5PT/AD/ntXzB+398d/F/&#10;wh/4Ji6x478PaxJpfi200zR7pdQhhidkea6tElYJIhT5lkcYIxhuO1cX/wAFMJ/jB8FvgJ4i+LXh&#10;D4yaloNno9lp6p4eTQrKaF5JbiG3dvPkRn5Mu8jb/DgYB4APtMjfSIoBz+Yr4l/at1n4xfsgfsA+&#10;OfF0nxh1DxZ4okfSZdM1G40GztTpCveQJMgRFKSb0lYZdeMceo7/AP4KgfGnxZ8Bf2T7XxB4T1i4&#10;0bWm1zTrZrqOOORnilkCupDqV+YdcDI7dqAPpvhvmoAz7Z7V8n/tD/tezfAb/goR4V0HxD4ws/Dv&#10;w5vPBF5q9/DeGKOKa7SZ1jIkYb95C4SNGyxHAY8VY/ZT+KHxM+Nfwk+IPxc17U7vRvDviO2uJ/A3&#10;h1rWJTpVjDG/lXkjsm95ZyqyBXJUAZAKyAKAfVKr7/mKUJivCP8AgmX8WfEXx0/Yg8C+LPFepSav&#10;r2sQXLXV28ccbTlLueMEqiqo+VFGAO1e8igBojx70CIBR7e1OooABwKaUyfrTqKAG7c/nmgxZ/p7&#10;U6igBojHt+VBTIp1FADfLxQIwKdRQA3y/f8A+tQY8/h09qdRQAirtFIUyadRQA3yvy9KNmadRQA0&#10;pkY7dMU4DAoooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApp606oZ5vKBPZeT&#10;7UegpOyuz59/4KLftDr8EfgFdQ203la14k3adZKrfMisD5svHICpkbuzOtflex3H69a90/4KDfHb&#10;/heHx/vVs5vN0Tw7u02y2/dZ1b97IDznc+RkYBVE4rwsjB/Wv6g8P8i/s7K4zmvfqe8+/kvkvxP8&#10;3vHHjT+3+IpqjK9GjeEOzt8T+b69kgooor7g/GQooooAKKKKACnKMmm0dKBocOv9a+Pf2m/iZ/ws&#10;P4kTLDKr6fpOba22/dfn55Pxb9FFfQ/7RXxIHw2+Gt1PHJ5eoXgMFrj725hhm+gXcfrivjF23Nn9&#10;favz3jLMW+XCRfmz9h8M8mVpZlUX92P/ALc/0+8C25ufxpKKK+BP1wKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKAYVJUYGakrGqdWD+Jn9blFFFflp/YAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;14/MBB5B7EV4b+3p4Em1r4A+Ir7R9Pjk8SLaf2ZZX/zZ0aG7ligurv5VdlSOBneQxqJTHG6qyE7h&#10;7pTWiVm3Y5oA/NePx7pd/wDAmx8P+H9CW18O/D3VU0P+0tF1K1vdEurFoL+0mmS6klWyttRmtL9r&#10;hpJp2h3ywxvO84NvXiXi3SfGXx2+Nd9qfwzu/H1xs123i0S61S/huo3mgsYIUmS6heW2nJuILqae&#10;4jLRxw2MKh1eWJK/ZM2iE/dH+f8AIqG50W0u7RreW2t5LeSMxNE8YZGQjBXb0wRxjpigD8XdL/a5&#10;8efs12msWkej+F/F2nX1rBpmnanc6bFa3wjs4xNZz2+xRD5YG68VZYCfKktjK586IPJ4Z/bT8M/Y&#10;P7S/4RfxPD4ih8L3Vl4g1XRdLSeaG41GVomv5LmS53tOzXMab38oiQkEJjyk/VT4wfseeAPjNp7W&#10;+seG7VlZo5C1oxtXZllMoyYyp++dxIw24KwKsiMuN8Gv2Cfhz8G/A+uaLa+HbC/XxVEYtdluoVb+&#10;1U+bEbIMIsIDsoiVQig4x1JaFY/KG7/bL8ceIluvDvgVLhvD801jZrJexx6hNq1rYT3JsRPG0Xz3&#10;PkLGjHb+9WxEbKZQ8Yt2Pw++LE/w0kv7e/17UNB1iynW407SJks4prm3tTJNYvHCqxSFIpFvrJBm&#10;Oa03xpnEaj9NvhR/wTN+GPwj1Hz7HQ/OiicrbwzSllhiGzy42/56eWUXa7fMRHBvLtBE6+7aN4L0&#10;nw7Y/ZdP02wsbfzDKYreBY03k5LYA6570MZ+c3wE+K+iadqS+NvCug69N4c0nwpcXs9ppsmn3N9a&#10;3Fzc6bd3BuLnS5JTFbRw6cgK3g+1uqPHHHcFfKT1r/gnt8OtG8f+KvFeuNoPhyz02+nsPEFvbaHq&#10;Q1HTtK1MmUvAs8eY/tFvtAzA4/cXKQyIqxxov2atjGo/1acHcPl6HOc/nTorVIRhVVVHYCkA22tF&#10;t0VUwqqMYAH86mAwKFG1cUUAMmfbG2fSvlT4f/sk/wBtft9/G/xr428DaNq3hPxTa6HHoF3qdtaX&#10;qzPDZiG42xsWeP5lUEsq52jrX1Y8e/r/APqpot1VshVDdc45oA+Pf2cP2X9f+EXx1/amvIfCtvof&#10;hnx7FpyeFUs2t44b0R2l4kmyONv3Q8yZQfMCckk8cnjdc/ZC+I8n/BEKP4Rx+GZH+Ia20UbaQt9b&#10;EqV1kXJ/e+Z5LYhBbhzzxgscV96GBT7/AFoFso24UDacjAxzQB8ix/sx+Jv2YP2y9F8bfC3w7Bce&#10;BPHyxab420C1nt7OHTHRcxanAjsqEryrqm5jvbAO8leu+AnwZ8T+E/2+/jx411DSZLXwx41tdCj0&#10;a8M0L/bGtrPy5vkVjIm1j/Gqk8kZwa+jBbqv3cDjHT6/40CAD0z64579/wAf50AfBPw//wCCevjS&#10;+/4JjfDvw3fWcfhf40/C69vtb8PXH2iGZrK7/tC5nSEzRMyGKeFowV3bcmMuCU21R8NfsvfGTTP+&#10;CTWg/CG08Mto/jLxVrbWOtgahaqmhabcajJPPcMVlKyp5OEaJGZysrccGv0EW3VenH04oNupGMf/&#10;AFqAPg34qf8ABO74jfBvU/hR4w8D+MPE3xK1L4XapbW1j4dvxp2npFpLIIrmCGQLEq5iVUw7Ebc9&#10;eh+8HAlh4wy4zg8g+maesKqF4XC9BjpSrHtUL2XpQB+f/wCyz/wT78aeC/2xr6PxhpEH/CpfAV5r&#10;+peC2a8iljum1fyo2gMKsSsccAlBWRVHmMGAbdV7/gnt+xF8Qvgz+0xfX3jjT93hH4ZaPd+GPANz&#10;NcwzS3trPqM05ugiuTG4iAi/eKh2yKBuGSPvEwKxz3+nQ+tJ9lTOdq5HTjpQB8r/AA2/ZH/tX9u/&#10;48eNPHHgXRNS8M+KI9BTw7d6nbWl8Jfs9iIrnYhLvFh1UHeq7to64zXM/BT9n34ifsz6t+1JrHhf&#10;wPDa3Hiu9S48C2dndWUMV6ywzRoyqJVSFUZ0YrJsOAQBnivs5bZFGNv9KPs65ztXJGCcdaAPzk1b&#10;/gkN47H7DUHhez+JPimTxFp9omvW3h5I7KO0TW/9eyrcFQ4YysyCYyjbknIXAHrPxk+APjb9ov42&#10;/sseJvFHgOzmtPDFvq8njawuprO4t9OnuLKAIhQyMJlM8bY8veo2gnHBr7Ca3Vx8yq31FH2RAoAV&#10;eOmRnHb+VAHyT+zD8GPiJ+xP8SvH3gfw/wCHrrxN8Ibu3n8QeD5E1C3jfRbxt7PpOJpFcozqdr4K&#10;jcrM2XcjyH4d/wDBKj4heNf2SPEeleKfiV4i8P8Aib4h3F14h8Q+HLeOxuNOOpyzB08yTYzHPlQF&#10;ykmAYztyAK/RQW6g9B+VDW6tnj72Mn/P1oA+Mvjl8GPix8fP+CQEngXVPDUg+Kc+labYz6ZJqNqG&#10;uHtL+2ZpTN5phBeGIykNIDlscHivXf2qPgBrXx0/YK8QfDzTzbweINU8OxWUKzPiL7TGiMELD7oL&#10;pt3cgZzzg17j5C7Su1dp7Y4pWj3Y9jQB+f8A8eP+Fz/tb/sj6d8Ej8GfEnhbVtVj03T9c1zU7uyO&#10;k6fHbSwyNcQtHOzTZaEHYq8BsDdjNe/f8FJPgn4i+On7BfjHwV4N019a1/UI9PWytPtEULTiG/tp&#10;X+eV1QYjjc8sM4x1wK+gDbqRj16+9OaFXGGAYYwQRnNAHz9+3/8As369+05+wv4m8C6A1vD4ivLG&#10;0ktEmlCLLNbzRTeVu+6pbyioYnaGYE4ANeIftKTfFj9vT4Y+F/hyPg94j8BzNrVjd69q+sXtkbDS&#10;47fDuYPLlZrgljhQq9uvQ194eVxjt6UggUNnHbH4UAfK/wAdv2S7v42f8FCfCviLXvCen+Ivh5b+&#10;Bb3RtQlvTBJGlzJO5VDGzeZuKNnei4XnDA4qr+yj8EfiZ+z94N+IXwh1SwuNa8B6da3B8C+IXvLc&#10;O9vMjY0+aPeJFaIuNrFAnDjcAEU/WTwLI2WGT60gtlDlsDce+OtAHhf/AATN+EfiL4DfsPeA/CPi&#10;3TW0fxHotvcR3tmZopjAXu55FG+JmQ/I6n5WI5617xTY4liHyqFz6CnUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRSbu&#10;aAFrwf8A4KBftAf8KJ+A1/LZztDrWtq+n6fsYB43ZSWlHf5FBOR/EVHevdJJtqt/s9favyq/4KL/&#10;AB+k+NPx8vLO2m36L4VZ9OtVDHa8oI86THTJcbcjqqL619hwPkf9p5pCEl7kPel6Lp82fkfjRxou&#10;HuHKk6TtWre5D1e7+Sv87HgJ4HT3HtSHrTiuBTSc1/U6VtD/ADVlJt3YUUUUyQooooAKKKKACgjC&#10;849eTiimyJ5qMuSoYYODjrSlKyKha+p8j/tS/Ez/AITv4iyWtvLu0/R91vBg8M38bfUnjPoBXmRX&#10;n+EV9et+yT4LaRmNpdlmOSTcuc0n/DI/gn/nzu//AAJevzPGcM5hiK0q1Rptvv8A8A/csv48ybB4&#10;aGGpKdopL4V8+vV6nyHt/wA5o2/5zX15/wAMj+Cf+fO7/wDAl6P+GR/BP/Pnd/8AgS9c/wDqhjvL&#10;7/8AgHZ/xErKu0//AAFf5nyHt/zmjb/nNfXn/DI/gn/nzu//AAJej/hkfwT/AM+d3/4EvR/qhjvL&#10;7/8AgB/xErKu0/8AwFf5nyHt/wA5o2/5zX15/wAMj+Cf+fO7/wDAl6P+GR/BP/Pnd/8AgS9H+qGO&#10;8vv/AOAH/ESsq7T/APAV/mfIe3/OaNv+c19ef8Mj+Cf+fO7/APAl6P8AhkfwT/z53f8A4EvR/qhj&#10;vL7/APgB/wARKyrtP/wFf5nyHt/zmjb/AJzX15/wyP4J/wCfO7/8CXo/4ZH8E/8APnd/+BL0f6oY&#10;7y+//gB/xErKu0//AAFf5nyHt/zmjb/nNfXn/DI/gn/nzu//AAJej/hkfwT/AM+d3/4EvR/qhjvL&#10;7/8AgB/xErKu0/8AwFf5nyHt/wA5o2/5zX15/wAMj+Cf+fO7/wDAl6P+GR/BP/Pnd/8AgS9H+qGO&#10;8vv/AOAH/ESsq7T/APAV/mfIe3/OaNv+c19ef8Mj+Cf+fO7/APAl6P8AhkfwT/z53f8A4EvR/qhj&#10;vL7/APgC/wCIlZV2n/4Cv8z5Cx/nNP3V9c/8MjeCc/8AHnd/+BL/AONMb9kXwaGP/EvvOv8Az+PX&#10;NiOFMZBK9vvPTy3xAyyrJqCl9y/zP6J6KKK/BT+9gooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKADFAGKKKACjpRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABTWHNOqOZ9gbHYZzQKW2p4x+3P8AtC/8&#10;M9fAvUdQtZlj1rUgLLS1IDHz3z8+Dwdigvzx8oHevyUd2dsk7j619Ef8FKf2gG+Mnx3uNKtZmk0f&#10;wqGsYgpykk+R5z/99AJ3/wBXkdTXzuW6/Wv6Z8O8hWAyxVai/eVPefe3Rfr8z/Ojx542/t3iKeHo&#10;yvRw94R7N/afzenokN3cUUUV9+fh4UUUUAFFFFABRRRQAUYz3/SiigBcD1/SkNFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUp+6KSlPQUALj5R9ae33j9aiz0+tSv98/WvNzF6I+i4f+Ofof&#10;unRRRX8cn+swUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQA&#10;UUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFF&#10;FABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUU&#10;AFFFFABRRQxwKACvHf23fjx/woD4DazqkMnl6peR/YtNAI3GdwQGH+4u5/cIR6V69JNsjZh/CM1+&#10;YH/BTj9oFvi78cToNnN5mj+Ew1qNv3ZbliDK3vt2qvsVbqGIr6zgzI3meZQpyXuR96Xounz2Pyvx&#10;g40XDvDtStTf72p7kPVrV/8Abq19bHzdNM9xI0jszsxyzMckn1NRnrS7sr9aSv6qjFRSSR/mfUlK&#10;bcpbsKKKKozCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;lP3RSUE8UDDv+NSv98/Wou/41K/3z9a83MNkfQ8P/HP0P3Tooor+OT/WYKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApDyaWmlcmgDyn9sb47r+z38C&#10;9Z1pGRdQki+y6arfx3LgheO4XlyPRDX5B3d5JqFzJNPI000zF5HY5aRjyWJ9TX7kapodtrKqtzDD&#10;MqnIEkYYA4I7/U/nVX/hB9KP/MPsf+/C199wjxlRySlOPsOeUnq+a2i2Wx+FeKfhHjeMcXTqvGKl&#10;SpqyjyX1e7vzLfRbdD8Pi2aTNfuF/wAINpP/AEDrH/vwtH/CDaT/ANA+x/78LX2H/EX4/wDQM/8A&#10;wL/7U/Kv+JU6v/QwX/gv/wC2Pw9zRmv3C/4QbSf+gfY/9+Fo/wCEG0n/AKB9j/34Wj/iL0f+gZ/+&#10;Bf8A2ov+JU63/QwX/gv/AO2Pw9zRmv3C/wCEG0n/AKB9j/34Wj/hBtJ/6B9j/wB+Fo/4i9H/AKBn&#10;/wCBf/ah/wASp1v+hgv/AAX/APbH4e5ozX7hf8INpP8A0D7H/vwtH/CDaT/0D7H/AL8LR/xF6P8A&#10;0DP/AMC/+1D/AIlTrf8AQwX/AIL/APtj8Pc0Zr9wv+EG0n/oH2P/AH4Wj/hBtJ/6B9j/AN+Fo/4i&#10;9H/oGf8A4F/9qH/Eqdb/AKGC/wDBf/2x+HuaM1+4X/CDaT/0D7H/AL8LR/wg2k/9A+x/78LR/wAR&#10;ej/0DP8A8C/+1D/iVOt/0MF/4L/+2Pw9zRmv3C/4QbSf+gfY/wDfhaP+EG0n/oH2P/fhaP8AiL0f&#10;+gZ/+Bf/AGof8Sp1v+hgv/Bf/wBsfh7mjNfuF/wg2k/9A+x/78LR/wAINpP/AED7H/vwtH/EXo/9&#10;Az/8C/8AtQ/4lTrf9DBf+C//ALY/D3NGa/cL/hBtJ/6B9j/34Wj/AIQbSf8AoH2P/fhaP+IvR/6B&#10;n/4F/wDah/xKnW/6GC/8F/8A2x+HuaM1+4X/AAg2k/8AQPsf+/C0f8INpP8A0D7H/vwtH/EXo/8A&#10;QM//AAL/AO1D/iVOt/0MF/4L/wDtj8Pc0Zr9wv8AhBtJ/wCgfY/9+Fo/4QbSf+gfY/8AfhaP+IvR&#10;/wCgZ/8AgX/2of8AEqdb/oYL/wAF/wD2x+HuaM1+4X/CDaT/ANA+x/78LR/wg2k/9A+x/wC/C0f8&#10;Rej/ANAz/wDAv/tQ/wCJU63/AEMF/wCC/wD7Y/D3NGa/cL/hBtJ/6B9j/wB+Fo/4QbSf+gfY/wDf&#10;haP+IvR/6Bn/AOBf/ah/xKnW/wChgv8AwX/9sfh7mjNfuF/wg2k/9A+x/wC/C0f8INpP/QPsf+/C&#10;0f8AEXo/9Az/APAv/tQ/4lTrf9DBf+C//tj8Pc0Zr9wv+EG0n/oH2P8A34Wk/wCEG0n/AKB9j/34&#10;Wj/iL0f+gZ/+Bf8A2of8Sp1v+hgv/Bf/ANsfh9nLL9RUuQ3O4c81+3b+CtKiQt/Z1jx/0wWkTwLp&#10;ZRf9AsOn/Putc+I8WI1Ul9Xa/wC3v+Aejl/0YauGbbxyd/7n/wBsf//ZUEsDBBQABgAIAAAAIQBI&#10;tvwb4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9IAFS1Np2kCThMS&#10;GxLiljVeW61xqiZru7cnO8HNlj/9/v5iNduOjTj41pGCZCmAIVXOtFQr+Nq/LZ6B+aDJ6M4RKrig&#10;h1V5e1Po3LiJPnHchZrFEPK5VtCE0Oec+6pBq/3S9UjxdnSD1SGuQ83NoKcYbjsuhUi51S3FD43u&#10;cdNgddqdrYL3SU/rh+R13J6Om8vP/unje5ugUvd38/oFWMA5/MFw1Y/qUEangzuT8axTsEhlEtE4&#10;yMcM2JUQMpPADgoykQIvC/6/Q/kLAAD//wMAUEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJ&#10;FPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGRk14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZp&#10;NCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5YyaB5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfB&#10;SDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGkgD71r+9Vn3AgAA//8DAFBLAQItABQABgAIAAAAIQCK&#10;FT+YDAEAABUCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAMgBtDjuAgAAxwgAAA4AAAAAAAAAAAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;CgAAAAAAAAAhANao+LJWgQAAVoEAABUAAAAAAAAAAAAAAAAAVgUAAGRycy9tZWRpYS9pbWFnZTEu&#10;anBlZ1BLAQItABQABgAIAAAAIQBItvwb4QAAAAsBAAAPAAAAAAAAAAAAAAAAAN+GAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAWGCzG7oAAAAiAQAAGQAAAAAAAAAAAAAAAADthwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAH0BAADeiAAAAAA=&#10;">
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Picture 13" style="position:absolute;top:528;width:23653;height:5417;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzl10JvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRVAWRalqqIux1dfc+NmNbbSa1ibX77zfCwt7m8T5nm/amFh21rrKsYD6LQBDnVldc&#10;KPg6H6drEM4ja6wtk4IfcpAmw8EWY21f/EndyRcihLCLUUHpfRNL6fKSDLqZbYgDd7WtQR9gW0jd&#10;4iuEm1ouomglDVYcGkpsaF9Sfj89jYKL7rvdRJ6Pl2y/ztzj+1BNmptS41GfbUB46v2/+M/9ocP8&#10;Jbx/CQfI5BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzl10JvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;">
                 <v:imagedata cropleft="4861f" croptop="17020f" cropright="32887f" cropbottom="11683f" o:title="memo clean" r:id="rId2"/>
               </v:shape>
               <v:shape id="Picture 1" style="position:absolute;left:59776;width:9518;height:7334;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPFT6swgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9041WRFJXKQWlIKLGfsAle02C2btxdxujX+8Kgo/DzJxhZovO1KIl5yvLCoaDBARx&#10;bnXFhYK/w7I/BeEDssbaMim4kofF/K03w1TbC++pzUIhIoR9igrKEJpUSp+XZNAPbEMcvaN1BkOU&#10;rpDa4SXCTS1HSTKRBiuOCyU29FNSfsr+jYL2czq0mTvjarze3La438lVsVPq4737/gIRqAuv8LP9&#10;qxWM4HEl3gA5vwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPFT6swgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
                 <v:imagedata cropleft="50834f" o:title="memo clean" r:id="rId2"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FBF7B1D" w14:textId="77777777" w:rsidR="00B319C1" w:rsidRPr="00F5605E" w:rsidRDefault="00B319C1" w:rsidP="00E16CAB">
+  <w:p w14:paraId="3FBF7B1D" w14:textId="77777777" w:rsidR="00B319C1" w:rsidRPr="00F5605E" w:rsidRDefault="000B13BB" w:rsidP="00E16CAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="06C7F2EF">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject448367254" o:spid="_x0000_s1028" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251654656;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="583A4F4A" w14:textId="77777777" w:rsidR="00B319C1" w:rsidRDefault="00B319C1" w:rsidP="009334B1">
+  <w:p w14:paraId="583A4F4A" w14:textId="77777777" w:rsidR="00B319C1" w:rsidRDefault="000B13BB" w:rsidP="009334B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="468E32A9">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject448367255" o:spid="_x0000_s1029" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251652608;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template "/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B319C1">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="767381C0" w14:textId="6DE9FAE8" w:rsidR="00B30FEF" w:rsidRPr="00B30FEF" w:rsidRDefault="00B30FEF" w:rsidP="00824D80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="120" w:after="0"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
@@ -15267,52 +15156,52 @@
   </w:num>
   <w:num w:numId="32" w16cid:durableId="724989518">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="895238694">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1504928084">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="186647389">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1280801872">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1981955196">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -15351,50 +15240,51 @@
     <w:rsid w:val="00056DA2"/>
     <w:rsid w:val="00061661"/>
     <w:rsid w:val="00062921"/>
     <w:rsid w:val="0006412F"/>
     <w:rsid w:val="0006464E"/>
     <w:rsid w:val="00072920"/>
     <w:rsid w:val="00076FB9"/>
     <w:rsid w:val="00077240"/>
     <w:rsid w:val="00077A85"/>
     <w:rsid w:val="00077BDC"/>
     <w:rsid w:val="0008193C"/>
     <w:rsid w:val="0008273C"/>
     <w:rsid w:val="000850C9"/>
     <w:rsid w:val="0009157F"/>
     <w:rsid w:val="00091704"/>
     <w:rsid w:val="000943BA"/>
     <w:rsid w:val="00095C5F"/>
     <w:rsid w:val="00096E05"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A205E"/>
     <w:rsid w:val="000A2D66"/>
     <w:rsid w:val="000A6D4F"/>
     <w:rsid w:val="000A770A"/>
     <w:rsid w:val="000B0B3E"/>
     <w:rsid w:val="000B1248"/>
+    <w:rsid w:val="000B13BB"/>
     <w:rsid w:val="000C1A1B"/>
     <w:rsid w:val="000C1AD8"/>
     <w:rsid w:val="000C3F84"/>
     <w:rsid w:val="000C66C6"/>
     <w:rsid w:val="000D04FD"/>
     <w:rsid w:val="000D05F8"/>
     <w:rsid w:val="000D0D1D"/>
     <w:rsid w:val="000D14D9"/>
     <w:rsid w:val="000D248B"/>
     <w:rsid w:val="000D53BB"/>
     <w:rsid w:val="000D5A67"/>
     <w:rsid w:val="000D5E3A"/>
     <w:rsid w:val="000D6D6E"/>
     <w:rsid w:val="000E0EFD"/>
     <w:rsid w:val="000E24BA"/>
     <w:rsid w:val="000E33DF"/>
     <w:rsid w:val="000E33F1"/>
     <w:rsid w:val="000E4CA0"/>
     <w:rsid w:val="000F19ED"/>
     <w:rsid w:val="000F44BF"/>
     <w:rsid w:val="00101B7D"/>
     <w:rsid w:val="0010453B"/>
     <w:rsid w:val="00105AE3"/>
     <w:rsid w:val="00105D75"/>
     <w:rsid w:val="00107B49"/>
@@ -15539,50 +15429,51 @@
     <w:rsid w:val="00333D98"/>
     <w:rsid w:val="00334F4C"/>
     <w:rsid w:val="00337441"/>
     <w:rsid w:val="00340E9A"/>
     <w:rsid w:val="00341FC6"/>
     <w:rsid w:val="00342E2C"/>
     <w:rsid w:val="00346370"/>
     <w:rsid w:val="0034791D"/>
     <w:rsid w:val="00347DDA"/>
     <w:rsid w:val="00350719"/>
     <w:rsid w:val="00350C86"/>
     <w:rsid w:val="003525AA"/>
     <w:rsid w:val="00352AE2"/>
     <w:rsid w:val="003549F8"/>
     <w:rsid w:val="00354E77"/>
     <w:rsid w:val="003563E5"/>
     <w:rsid w:val="003636B6"/>
     <w:rsid w:val="00366AAE"/>
     <w:rsid w:val="00376311"/>
     <w:rsid w:val="003779FB"/>
     <w:rsid w:val="00377E6D"/>
     <w:rsid w:val="00380D1A"/>
     <w:rsid w:val="0038378C"/>
     <w:rsid w:val="0039365A"/>
     <w:rsid w:val="00394178"/>
+    <w:rsid w:val="00394429"/>
     <w:rsid w:val="003A2CC3"/>
     <w:rsid w:val="003A37B8"/>
     <w:rsid w:val="003A3FF3"/>
     <w:rsid w:val="003A46E3"/>
     <w:rsid w:val="003A6166"/>
     <w:rsid w:val="003A698C"/>
     <w:rsid w:val="003A7424"/>
     <w:rsid w:val="003A7F3F"/>
     <w:rsid w:val="003B051C"/>
     <w:rsid w:val="003B2CD6"/>
     <w:rsid w:val="003C09F1"/>
     <w:rsid w:val="003C6155"/>
     <w:rsid w:val="003D262E"/>
     <w:rsid w:val="003D2956"/>
     <w:rsid w:val="003D40B4"/>
     <w:rsid w:val="003D6C98"/>
     <w:rsid w:val="003E10BE"/>
     <w:rsid w:val="003F4588"/>
     <w:rsid w:val="003F5DB0"/>
     <w:rsid w:val="003F7BA2"/>
     <w:rsid w:val="0040128D"/>
     <w:rsid w:val="004049D3"/>
     <w:rsid w:val="00404A8A"/>
     <w:rsid w:val="0040534E"/>
     <w:rsid w:val="00410E0F"/>
@@ -15859,50 +15750,51 @@
     <w:rsid w:val="00875036"/>
     <w:rsid w:val="0087673C"/>
     <w:rsid w:val="00880BFB"/>
     <w:rsid w:val="008810BF"/>
     <w:rsid w:val="0088179F"/>
     <w:rsid w:val="00881DBF"/>
     <w:rsid w:val="0088780F"/>
     <w:rsid w:val="00887E22"/>
     <w:rsid w:val="00892545"/>
     <w:rsid w:val="00892672"/>
     <w:rsid w:val="00892AD9"/>
     <w:rsid w:val="00892BC3"/>
     <w:rsid w:val="00895F5C"/>
     <w:rsid w:val="008A33CB"/>
     <w:rsid w:val="008A340A"/>
     <w:rsid w:val="008A509A"/>
     <w:rsid w:val="008A7CBF"/>
     <w:rsid w:val="008B009F"/>
     <w:rsid w:val="008B07C6"/>
     <w:rsid w:val="008B2464"/>
     <w:rsid w:val="008B35CA"/>
     <w:rsid w:val="008B6D9C"/>
     <w:rsid w:val="008C1D5F"/>
     <w:rsid w:val="008C3373"/>
     <w:rsid w:val="008C43D0"/>
+    <w:rsid w:val="008C64E3"/>
     <w:rsid w:val="008C6FC6"/>
     <w:rsid w:val="008C793D"/>
     <w:rsid w:val="008D27D9"/>
     <w:rsid w:val="008D7981"/>
     <w:rsid w:val="008E0C42"/>
     <w:rsid w:val="008E115B"/>
     <w:rsid w:val="008E230C"/>
     <w:rsid w:val="008E2C94"/>
     <w:rsid w:val="008E31DD"/>
     <w:rsid w:val="008F10AF"/>
     <w:rsid w:val="008F1349"/>
     <w:rsid w:val="008F5457"/>
     <w:rsid w:val="008F5EF3"/>
     <w:rsid w:val="008F7164"/>
     <w:rsid w:val="008F7672"/>
     <w:rsid w:val="009024F4"/>
     <w:rsid w:val="00902BF8"/>
     <w:rsid w:val="009068CD"/>
     <w:rsid w:val="009139B1"/>
     <w:rsid w:val="00913BFB"/>
     <w:rsid w:val="00916DAA"/>
     <w:rsid w:val="0091760A"/>
     <w:rsid w:val="0092037F"/>
     <w:rsid w:val="0092102E"/>
     <w:rsid w:val="009215A2"/>
@@ -15917,50 +15809,51 @@
     <w:rsid w:val="00943298"/>
     <w:rsid w:val="00944FBF"/>
     <w:rsid w:val="00947617"/>
     <w:rsid w:val="009518F1"/>
     <w:rsid w:val="00951FBD"/>
     <w:rsid w:val="00952B29"/>
     <w:rsid w:val="00961A42"/>
     <w:rsid w:val="00963324"/>
     <w:rsid w:val="00963631"/>
     <w:rsid w:val="009638B3"/>
     <w:rsid w:val="00964358"/>
     <w:rsid w:val="00965A62"/>
     <w:rsid w:val="00965F58"/>
     <w:rsid w:val="009660DD"/>
     <w:rsid w:val="00967356"/>
     <w:rsid w:val="00967C6C"/>
     <w:rsid w:val="00970E7C"/>
     <w:rsid w:val="0097135C"/>
     <w:rsid w:val="009729FA"/>
     <w:rsid w:val="00973170"/>
     <w:rsid w:val="009755DD"/>
     <w:rsid w:val="00977009"/>
     <w:rsid w:val="00977AC5"/>
     <w:rsid w:val="00981C06"/>
     <w:rsid w:val="00982CE7"/>
+    <w:rsid w:val="00991A35"/>
     <w:rsid w:val="00994C16"/>
     <w:rsid w:val="00994EE9"/>
     <w:rsid w:val="00997729"/>
     <w:rsid w:val="00997BC2"/>
     <w:rsid w:val="009A021E"/>
     <w:rsid w:val="009A1244"/>
     <w:rsid w:val="009A28F5"/>
     <w:rsid w:val="009A2F12"/>
     <w:rsid w:val="009A6282"/>
     <w:rsid w:val="009A6DF0"/>
     <w:rsid w:val="009B2D22"/>
     <w:rsid w:val="009B525B"/>
     <w:rsid w:val="009C20A3"/>
     <w:rsid w:val="009C675D"/>
     <w:rsid w:val="009C7B1C"/>
     <w:rsid w:val="009D2143"/>
     <w:rsid w:val="009D5408"/>
     <w:rsid w:val="009E05E9"/>
     <w:rsid w:val="009E2A63"/>
     <w:rsid w:val="009E3E58"/>
     <w:rsid w:val="009E46B2"/>
     <w:rsid w:val="009E5991"/>
     <w:rsid w:val="009E7D0F"/>
     <w:rsid w:val="009F0804"/>
     <w:rsid w:val="009F3421"/>
@@ -17973,90 +17866,85 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BFDCA21-CDDF-4278-938F-33C65F49A17A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6430</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>6637</Words>
+  <Characters>35974</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>812</Lines>
-  <Paragraphs>441</Paragraphs>
+  <Lines>856</Lines>
+  <Paragraphs>532</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ara Whaihua Proposal Template – 2027 Investment Round for the He Ara Whakahihiko Capability Fund</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41086</CharactersWithSpaces>
+  <CharactersWithSpaces>42079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ara Whaihua Proposal Template – 2027 Investment Round for the He Ara Whakahihiko Capability Fund</dc:title>
   <dc:subject/>
-  <dc:creator/>
-[...3 lines deleted...]
-  <cp:revision></cp:revision>
+  <dc:creator>Ministry of Business, Innovation and Employment</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2024-07-01T21:10:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>875b571c-bacc-4b5c-b8e6-54f68d218b6e</vt:lpwstr>
   </property>