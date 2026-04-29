--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -169,59 +169,51 @@
       <w:r w:rsidRPr="008F782D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F49256F" w14:textId="0E63697C" w:rsidR="00F863D8" w:rsidRDefault="00F863D8" w:rsidP="00DD59BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>You are responsible for ensuring that all parties cited in your proposal have:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742DF0E8" w14:textId="12B079FA" w:rsidR="00F863D8" w:rsidRDefault="00F863D8" w:rsidP="00DD59BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r>
         <w:t>confirmed their personal details and the nature and level of their involvement in the work described in the proposal is correct</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217FEF77" w14:textId="7C51E7CA" w:rsidR="00F863D8" w:rsidRDefault="00F863D8" w:rsidP="00DD59BE">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">read and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the terms and conditions of submitting a proposal and the information we may make public.</w:t>
+        <w:t>read and accepted the terms and conditions of submitting a proposal and the information we may make public.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD8C34B" w14:textId="6946549F" w:rsidR="00AC1E3E" w:rsidRPr="005C7AEE" w:rsidRDefault="001F6EE9" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005C7AEE">
         <w:t>Proposal Completion and Submission Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E088E1B" w14:textId="4060C1D7" w:rsidR="00CD2301" w:rsidRDefault="001F6EE9" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00871FCF">
         <w:t xml:space="preserve">Use this template to complete your </w:t>
       </w:r>
       <w:r w:rsidR="00CD2301" w:rsidRPr="00871FCF">
         <w:t xml:space="preserve">proposal </w:t>
       </w:r>
       <w:r w:rsidRPr="00871FCF">
         <w:t>in MS WORD</w:t>
       </w:r>
       <w:r w:rsidR="00261FAA">
         <w:t xml:space="preserve"> and then copy the content into </w:t>
@@ -919,60 +911,66 @@
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7C15">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental </w:t>
             </w:r>
             <w:r w:rsidR="00614E90">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Technologies</w:t>
             </w:r>
             <w:r w:rsidR="00FA7C15">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D22664F" w14:textId="3F16D0F4" w:rsidR="00420C59" w:rsidRDefault="00420C59" w:rsidP="00892E6C">
+          <w:p w14:paraId="4D22664F" w14:textId="0FEEB475" w:rsidR="00420C59" w:rsidRDefault="00420C59" w:rsidP="00892E6C">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA7C15">
               <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
             <w:r>
-              <w:t>lean and Renewable Technologies</w:t>
+              <w:t xml:space="preserve">lean and Renewable </w:t>
+            </w:r>
+            <w:r w:rsidR="00490F74">
+              <w:t xml:space="preserve">Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Technologies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BBA7692" w14:textId="77777777" w:rsidR="00420C59" w:rsidRDefault="00420C59" w:rsidP="00892E6C">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r>
               <w:t>Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E39D2AA" w14:textId="2FE8FC65" w:rsidR="00420C59" w:rsidRPr="00892E6C" w:rsidRDefault="00420C59" w:rsidP="00892E6C">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:spacing w:before="240"/>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00892E6C">
               <w:rPr>
                 <w:b/>
                 <w:bCs w:val="0"/>
               </w:rPr>
@@ -1391,65 +1389,51 @@
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF31E0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (400 words maximum)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10733A6C" w14:textId="40E40112" w:rsidR="00544BE2" w:rsidRPr="00AF31E0" w:rsidRDefault="00544BE2" w:rsidP="00AF31E0">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF31E0">
               <w:t xml:space="preserve">rovide your </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">project </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF31E0">
               <w:t>summary. This will introduce your research, its potential impact(s), and your methodology. Summarise the overall objective of your proposal, including:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F94F66F" w14:textId="77777777" w:rsidR="00544BE2" w:rsidRPr="00AF31E0" w:rsidRDefault="00544BE2" w:rsidP="00EC7815">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF31E0">
               <w:t>why your research is needed (the issue or problem you are addressing)</w:t>
@@ -1819,107 +1803,79 @@
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D17BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
               <w:t>0 words</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E2C3EC4" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Describe the potential impact (benefits and outcomes) – even if they are long-term or uncertain, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the criteria/focus of funding sought.   </w:t>
+              <w:t xml:space="preserve">Describe the potential impact (benefits and outcomes) – even if they are long-term or uncertain, taking into account the criteria/focus of funding sought.   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5270A6B1" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46B7A4B3" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Your public statement helps the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and media understand the purpose and benefits of your research and how science can make a difference to our lives. It will be published on MBIE’s website if your proposal is successful. Keep it simple, engaging, and jargon-free.</w:t>
+              <w:t>Your public statement helps the general public and media understand the purpose and benefits of your research and how science can make a difference to our lives. It will be published on MBIE’s website if your proposal is successful. Keep it simple, engaging, and jargon-free.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E363D0C" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51D0BCEA" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:left="567"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-NZ"/>
               </w:rPr>
             </w:pPr>
@@ -1948,67 +1904,51 @@
               <w:t>Focus on why it matters to New Zealanders.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="176DAE20" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
               <w:t>If the end use is unclear, explain how it contributes to knowledge or future possibilities (considering the purpose/focus of the fund you are applying to).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BDB64C" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
               <w:lastRenderedPageBreak/>
               <w:t>Do not include confidential information, references, hyperlinks, images, or media.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A07760C" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
-              <w:t xml:space="preserve">You may provide a version in </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Māori, but please include an English translation.</w:t>
+              <w:t>You may provide a version in te reo Māori, but please include an English translation.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B488E8A" w14:textId="77777777" w:rsidR="00D17BBF" w:rsidRPr="00D17BBF" w:rsidRDefault="00D17BBF" w:rsidP="00D17BBF">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DB7CB61" w14:textId="77777777" w:rsidR="00544BE2" w:rsidRPr="00D17BBF" w:rsidRDefault="00544BE2" w:rsidP="00D17BBF">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
             </w:pPr>
             <w:r w:rsidRPr="00D17BBF">
               <w:t>Enter your answer here...</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BABE837" w14:textId="5100EE67" w:rsidR="00544BE2" w:rsidRPr="00AF31E0" w:rsidRDefault="00544BE2" w:rsidP="000577B6">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28CFFB80" w14:textId="77777777" w:rsidR="00595AD1" w:rsidRDefault="00595AD1" w:rsidP="00595AD1"/>
     <w:p w14:paraId="1428028A" w14:textId="29246441" w:rsidR="009A0F5D" w:rsidRDefault="009A0F5D" w:rsidP="005C7AEE">
@@ -2133,76 +2073,68 @@
         <w:gridCol w:w="10205"/>
       </w:tblGrid>
       <w:tr w:rsidR="00544BE2" w:rsidRPr="00871FCF" w14:paraId="24407A66" w14:textId="7573E624" w:rsidTr="007C1CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="029AD11C" w14:textId="327AF70B" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="00560D0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="_Hlk119336065"/>
             <w:r w:rsidRPr="00A0215F">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD3C9B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve">Excellence </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD3C9B">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
-              <w:t>40</w:t>
-[...6 lines deleted...]
-              <w:t>% weighting</w:t>
+              <w:t>40% weighting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> (500 words maximum)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0854CA7C" w14:textId="2BD11C78" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="00D9610D">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Will the </w:t>
             </w:r>
             <w:r w:rsidRPr="00366C32">
               <w:t>activity or project</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> lead to the creation of new knowledge through high quality research?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746CFA1D" w14:textId="62ECDD0D" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="001220CB">
             <w:pPr>
               <w:pStyle w:val="Question"/>
@@ -2491,77 +2423,69 @@
           </w:p>
           <w:p w14:paraId="0FE2A3E9" w14:textId="77777777" w:rsidR="00544BE2" w:rsidRPr="008E74E2" w:rsidRDefault="00544BE2" w:rsidP="006A751D">
             <w:pPr>
               <w:pStyle w:val="Answer"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00544BE2" w:rsidRPr="00871FCF" w14:paraId="496C3A95" w14:textId="775B0E11" w:rsidTr="007C1CE4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10205" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6197D2" w14:textId="4C71ACBB" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="00560D0C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="599" w:hanging="599"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1C27">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Impact </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF1C27">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...6 lines deleted...]
-              <w:t>% weighting</w:t>
+              <w:t>30% weighting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
               </w:rPr>
               <w:t xml:space="preserve"> (500 words maximum)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="470A537E" w14:textId="7A741CCC" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="001220CB">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
               <w:t>Will the project deliver benefit aligned to wider economic, social, and environmental goals of New Zealand?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23D82D78" w14:textId="6A4AF17C" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="00B41836">
             <w:pPr>
               <w:pStyle w:val="Question"/>
             </w:pPr>
             <w:r>
               <w:t>The assessors will consider to what extent the:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3755201F" w14:textId="4485E720" w:rsidR="00544BE2" w:rsidRDefault="00544BE2" w:rsidP="00EC7815">
@@ -8344,67 +8268,51 @@
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B348C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Strategic basic research is experimental and theoretical work undertaken to acquire new knowledge directed into specified broad areas in the expectation of practical discoveries. It provides the broad base of knowledge necessary for the solution of recognised practical problems.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AA3F227" w14:textId="0DE3264C" w:rsidR="006B348C" w:rsidRPr="006B348C" w:rsidRDefault="006B348C" w:rsidP="006B348C">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B348C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied research is original investigation undertaken </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> acquire new knowledge. It is, however, directed primarily towards a specific, practical aim or objective.</w:t>
+              <w:t>Applied research is original investigation undertaken in order to acquire new knowledge. It is, however, directed primarily towards a specific, practical aim or objective.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E8DB256" w14:textId="7C591AE0" w:rsidR="006B348C" w:rsidRPr="006B348C" w:rsidRDefault="006B348C" w:rsidP="006B348C">
             <w:pPr>
               <w:pStyle w:val="ListBullet2"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B348C">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Experimental research is systematic work, drawing on knowledge gained from research and practical experience and producing additional knowledge, which is directed to producing new products or processes or to improving existing products or processes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5E9413" w14:textId="77777777" w:rsidR="006B348C" w:rsidRPr="006B348C" w:rsidRDefault="006B348C" w:rsidP="006B348C">
             <w:pPr>
               <w:pStyle w:val="Question"/>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -8851,57 +8759,52 @@
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="510" w:right="17" w:hanging="357"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00A32326">
                     <w:t>Kaupapa Māori methodology</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="4CAC9A95" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="514" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A32326">
-                    <w:t>Pūrākau</w:t>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> methodology</w:t>
+                    <w:t>Pūrākau methodology</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="14B32F55" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="514" w:right="17"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00A32326">
                     <w:t>Māori frameworks</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="392B8441" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
@@ -8948,116 +8851,102 @@
                 </w:p>
                 <w:p w14:paraId="223AA6D0" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="514"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4252" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3F1E416B" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A32326">
                     <w:lastRenderedPageBreak/>
-                    <w:t>Uara</w:t>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> Māori</w:t>
+                    <w:t>Uara Māori</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="06C08722" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A32326">
-                    <w:t>Takepū</w:t>
-[...3 lines deleted...]
-                    <w:t xml:space="preserve"> Māori</w:t>
+                    <w:t>Takepū Māori</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="230CCDFD" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A32326">
                     <w:t>Whakatauki</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
                 <w:p w14:paraId="3D4723F3" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
-                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00A32326">
                     <w:t>Whakatauākī</w:t>
                   </w:r>
-                  <w:proofErr w:type="spellEnd"/>
                 </w:p>
                 <w:p w14:paraId="389C50B7" w14:textId="594B80AE" w:rsidR="002372D2" w:rsidRPr="00A32326" w:rsidRDefault="002372D2" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
                     <w:autoSpaceDN/>
                     <w:spacing w:before="60" w:after="60"/>
                     <w:ind w:left="557" w:right="17"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Not applicable</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="6D3AEE3A" w14:textId="77777777" w:rsidR="00410D0E" w:rsidRPr="00A32326" w:rsidRDefault="00410D0E" w:rsidP="00410D0E">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="20"/>
                     </w:numPr>
                     <w:autoSpaceDE/>
@@ -10437,59 +10326,51 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F8B54DD" w14:textId="3DF263A2" w:rsidR="0033528A" w:rsidRDefault="0000393C" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pageBreakBefore/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_MBIE’s_funding_policies,"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="0077604D">
         <w:lastRenderedPageBreak/>
         <w:t>MBIE’s funding policies, terms and conditions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="131DA614" w14:textId="25806DAD" w:rsidR="0000393C" w:rsidRPr="002C14D7" w:rsidRDefault="0000393C" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002C14D7">
-        <w:t xml:space="preserve">By </w:t>
-[...7 lines deleted...]
-        <w:t>, you are a</w:t>
+        <w:t>By submitting an application, you are a</w:t>
       </w:r>
       <w:r w:rsidR="00491053" w:rsidRPr="002C14D7">
         <w:t>ccepting and a</w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
         <w:t xml:space="preserve">greeing to </w:t>
       </w:r>
       <w:r w:rsidR="00491053" w:rsidRPr="002C14D7">
         <w:t>MBIE’s funding</w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00491053" w:rsidRPr="002C14D7">
         <w:t xml:space="preserve">policies, </w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
         <w:t xml:space="preserve">terms and conditions. Neither this </w:t>
       </w:r>
       <w:r w:rsidR="00491053" w:rsidRPr="002C14D7">
         <w:t>funding opportunity</w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
         <w:t>, nor any contract resulting from the invitation process is intended to create a partnership</w:t>
       </w:r>
@@ -10517,59 +10398,51 @@
         <w:t xml:space="preserve">unding </w:t>
       </w:r>
       <w:r w:rsidR="00ED17C8">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="0000393C">
         <w:t>olicies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357FB23D" w14:textId="1AC6812E" w:rsidR="00491053" w:rsidRPr="002C14D7" w:rsidRDefault="00ED17C8" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="002C14D7">
         <w:t>Our</w:t>
       </w:r>
       <w:r w:rsidR="00491053" w:rsidRPr="002C14D7">
         <w:t xml:space="preserve"> funding polices show our commitment to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48661D01" w14:textId="09327470" w:rsidR="0077604D" w:rsidRDefault="0077604D" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">everyone </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
+        <w:t>everyone having a fair and equal opportunity to participate in the science system to their fullest potential, and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336A731B" w14:textId="70BE1CDC" w:rsidR="00491053" w:rsidRDefault="00491053" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyTextBullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00572AC8">
         <w:t>ensuring that all science data generated through its investments meets minimum expectations of good data management and public availability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404DA6AA" w14:textId="1C5D61FD" w:rsidR="0077604D" w:rsidRDefault="0077604D" w:rsidP="005C7AEE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="002C14D7">
         <w:t>more</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> see</w:t>
       </w:r>
       <w:r w:rsidR="004760AA">
         <w:t xml:space="preserve"> our web page</w:t>
@@ -10628,57 +10501,51 @@
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA4EE1">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00065C55">
         <w:t>terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA4EE1">
         <w:t xml:space="preserve"> and conditions are non-negotiable and do not require a response. Each applicant that submits a proposal (hereafter referred to as “you”) will be deemed to have agreed to the Call for Proposals terms and conditions without reservation or variation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B38CA67" w14:textId="72392810" w:rsidR="00F7476B" w:rsidRPr="00FA4EE1" w:rsidRDefault="00F7476B" w:rsidP="00F7476B">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7476B">
-        <w:t>By submitting a proposal, you are agreeing to MBIE’s funding policies, terms and conditions. You are responsible for ensuring that all parties cited in your proposal have confirmed their personal details and the nature and level of their involvement in the work described in the proposal is correct</w:t>
-[...5 lines deleted...]
-        <w:t>and that this information will be provided to MBIE.</w:t>
+        <w:t>By submitting a proposal, you are agreeing to MBIE’s funding policies, terms and conditions. You are responsible for ensuring that all parties cited in your proposal have confirmed their personal details and the nature and level of their involvement in the work described in the proposal is correct and that this information will be provided to MBIE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DB67629" w14:textId="77777777" w:rsidR="00210A74" w:rsidRPr="00DC6830" w:rsidRDefault="00210A74" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC6830">
         <w:t>Investigations and reliance on information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDFCA9A" w14:textId="3FA8AD7E" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>2.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00210A74" w:rsidRPr="00CD7F92">
         <w:t xml:space="preserve">You must examine this Call for Proposals and any documents referenced by this Call for Proposals and carry out all necessary investigations before submitting a proposal. If you are in doubt as to the meaning of any part of this Call for Proposals, you must set out in your proposal the interpretation and any assumptions you used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436C4944" w14:textId="2448FF6D" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
@@ -10811,81 +10678,65 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00210A74" w:rsidRPr="00CD7F92">
         <w:t>Business-as-usual communications (relating to funding under existing arrangements between MBIE and your organisation) will be maintained with the usual contacts. However, during the Call for Proposal process, you must not use business-as-usual contacts to solicit or discuss details of this Call for Proposals or any application you have, or intend to, submit, with any person at MBIE or its agents, including the assessment panel members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9DF83E" w14:textId="77777777" w:rsidR="00210A74" w:rsidRPr="00DC6830" w:rsidRDefault="00210A74" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC6830">
         <w:t>Ownership and intellectual property</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16493027" w14:textId="6D52B5B1" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.1</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00210A74" w:rsidRPr="00CD7F92">
-        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to, MBIE or its licensors. </w:t>
+        <w:t xml:space="preserve">This Call for Proposals and any other documents MBIE provides to you remain the property of MBIE. All copyright and other rights in this Call for Proposals and in any other documentation or information provided to you or any other person by or on behalf of MBIE in connection with this Call for Proposals will remain with, and belong at all times to, MBIE or its licensors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C9028A" w14:textId="7FCD2E30" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.2</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00210A74" w:rsidRPr="00CD7F92">
-        <w:t xml:space="preserve">MBIE may request at any time the immediate return of all documents </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and any copies made of them. You must comply with any such request in a timely manner.</w:t>
+        <w:t>MBIE may request at any time the immediate return of all documents supplied and any copies made of them. You must comply with any such request in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A732EB8" w14:textId="6B4D86E1" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.3</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00210A74" w:rsidRPr="00CD7F92">
         <w:t>Any proposals or information you supply to MBIE will become the property of MBIE and may not be returned to you. Ownership of the Intellectual Property rights in a proposal does not pass to MBIE. However, in submitting a proposal, you grant MBIE a non-exclusive, non-transferable, perpetual licence to retain, use, disclose, and copy your proposal for any purpose related to this Call for Proposals process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD4005D" w14:textId="0C6D7626" w:rsidR="00210A74" w:rsidRPr="00CD7F92" w:rsidRDefault="00FA4EE1" w:rsidP="00065C55">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
       </w:pPr>
       <w:r>
         <w:t>6.4</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -11403,59 +11254,51 @@
       <w:r>
         <w:t>The NZ Government appropriation that the funding is sourced from</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74393FCC" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The investment round title from which the investment was made</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53517948" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The contract number (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A6A8E1" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The contract </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and end dates (if funded)</w:t>
+        <w:t>The contract start and end dates (if funded)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA9A4E4" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The contract status (if funded) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A27A10F" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Any Australian and New Zealand Standard Research Classification (ANZSRC) codes provided in the application (if funded) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5A9B50" w14:textId="77777777" w:rsidR="00A5216E" w:rsidRPr="00281B7A" w:rsidRDefault="00A5216E" w:rsidP="00A5216E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>The name(s) of the Principal Investigator(s) unless the Contractor or individual has requested these remain confidential</w:t>
       </w:r>
@@ -12205,51 +12048,51 @@
         <w:t xml:space="preserve">                                                                                                                                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="001F114C">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2AD2EA0D" w14:textId="77777777" w:rsidR="006963DD" w:rsidRDefault="006963DD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0912F671" w14:textId="77777777" w:rsidR="006963DD" w:rsidRDefault="006963DD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BC41B62" w14:textId="4F44CD62" w:rsidR="00E13347" w:rsidRPr="00F5605E" w:rsidRDefault="00713845" w:rsidP="00E16CAB">
+  <w:p w14:paraId="6BC41B62" w14:textId="4F44CD62" w:rsidR="00E13347" w:rsidRPr="00F5605E" w:rsidRDefault="001A794C" w:rsidP="00E16CAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1FFD30C6">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -12264,101 +12107,101 @@
         <v:shape id="PowerPlusWaterMarkObject114976172" o:spid="_x0000_s1034" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251652608;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="51D2D7E2">
         <v:shape id="_x0000_s1032" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:424.85pt;height:254.9pt;rotation:315;z-index:-251656704;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Draft"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="15F7C662" w14:textId="1529A97F" w:rsidR="00E13347" w:rsidRDefault="00713845" w:rsidP="009334B1">
+  <w:p w14:paraId="15F7C662" w14:textId="1529A97F" w:rsidR="00E13347" w:rsidRDefault="001A794C" w:rsidP="009334B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="78ACB85C">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject114976173" o:spid="_x0000_s1035" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251650560;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00E13347">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="538C2503" w14:textId="6A69371E" w:rsidR="00E13347" w:rsidRDefault="00713845" w:rsidP="00D15462">
+  <w:p w14:paraId="538C2503" w14:textId="6A69371E" w:rsidR="00E13347" w:rsidRDefault="001A794C" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="139230DD">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -12571,148 +12414,148 @@
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="Picture 9" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;top:528;width:23653;height:5417;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCl+llHwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Ba8iE3dg2jXVKoiePXf/dm8bavNS22ytfvtN4LgcZiZ3zCLZW9q0VHrKssKJlEMgji3&#10;uuJCwem4Hc9AOI+ssbZMCv7IwTL9GCww0fbBe+oOvhABwi5BBaX3TSKly0sy6CLbEAfvx7YGfZBt&#10;IXWLjwA3tfyK46k0WHFYKLGhdUn57fBrFFx0361G8ri9ZOtZ5u7nTTVqrkoNP/vsG4Sn3r/Dr/ZO&#10;K5jD80q4ATL9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKX6WUfBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                 <v:imagedata r:id="rId2" o:title="memo clean" croptop="17020f" cropbottom="11683f" cropleft="4861f" cropright="32887f"/>
               </v:shape>
               <v:shape id="Picture 10" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:59776;width:9518;height:7334;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZVFpCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;EEXfC/7DMoJvdWOVIqmrFKEilKKm/YAhO01Cs7Nxd41pv955EPo2w71z75nVZnCt6inExrOB2TQD&#10;RVx623Bl4Ovz7XEJKiZki61nMvBLETbr0cMKc+uvfKK+SJWSEI45GqhT6nKtY1mTwzj1HbFo3z44&#10;TLKGStuAVwl3rX7KsmftsGFpqLGjbU3lT3FxBvr5cuaLcMbd4v3j74Cno95VR2Mm4+H1BVSiIf2b&#10;79d7K/hCL7/IAHp9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANlUWkLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                 <v:imagedata r:id="rId2" o:title="memo clean" cropleft="50834f"/>
               </v:shape>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="637B0F47" w14:textId="0BF5686F" w:rsidR="00974C47" w:rsidRPr="00F5605E" w:rsidRDefault="00713845" w:rsidP="00E16CAB">
+  <w:p w14:paraId="637B0F47" w14:textId="0BF5686F" w:rsidR="00974C47" w:rsidRPr="00F5605E" w:rsidRDefault="001A794C" w:rsidP="00E16CAB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="0F85680D">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject114976175" o:spid="_x0000_s1037" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251646464;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55CB22A5" w14:textId="7B1E2DE0" w:rsidR="00A71F9D" w:rsidRDefault="00713845" w:rsidP="009334B1">
+  <w:p w14:paraId="55CB22A5" w14:textId="7B1E2DE0" w:rsidR="00A71F9D" w:rsidRDefault="001A794C" w:rsidP="009334B1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="37CAD36F">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject114976176" o:spid="_x0000_s1038" type="#_x0000_t136" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:494.35pt;height:185.35pt;rotation:315;z-index:-251644416;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="Template"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00A71F9D">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5A3956F9" w14:textId="30999E07" w:rsidR="003C6C1A" w:rsidRDefault="00713845" w:rsidP="00D15462">
+  <w:p w14:paraId="5A3956F9" w14:textId="30999E07" w:rsidR="003C6C1A" w:rsidRDefault="001A794C" w:rsidP="00D15462">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="720"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="7D1F30A1">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
@@ -15817,52 +15660,51 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="984505866">
     <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="448015328">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1613172939">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2015647970">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1392580308">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -16080,50 +15922,51 @@
     <w:rsid w:val="0010276F"/>
     <w:rsid w:val="0010283E"/>
     <w:rsid w:val="00102886"/>
     <w:rsid w:val="00102EB6"/>
     <w:rsid w:val="00103164"/>
     <w:rsid w:val="00103CCE"/>
     <w:rsid w:val="00103DF5"/>
     <w:rsid w:val="00104432"/>
     <w:rsid w:val="001054D9"/>
     <w:rsid w:val="0010575D"/>
     <w:rsid w:val="00105E21"/>
     <w:rsid w:val="00106D0C"/>
     <w:rsid w:val="00110347"/>
     <w:rsid w:val="00110501"/>
     <w:rsid w:val="001113CE"/>
     <w:rsid w:val="00111D5A"/>
     <w:rsid w:val="00111E20"/>
     <w:rsid w:val="00111E37"/>
     <w:rsid w:val="00112E89"/>
     <w:rsid w:val="001130DD"/>
     <w:rsid w:val="00114021"/>
     <w:rsid w:val="0011484D"/>
     <w:rsid w:val="00115A43"/>
     <w:rsid w:val="00116976"/>
     <w:rsid w:val="00116A90"/>
+    <w:rsid w:val="00116DB9"/>
     <w:rsid w:val="001171A8"/>
     <w:rsid w:val="00120B14"/>
     <w:rsid w:val="00121066"/>
     <w:rsid w:val="0012129B"/>
     <w:rsid w:val="001215A0"/>
     <w:rsid w:val="001220CB"/>
     <w:rsid w:val="00122D77"/>
     <w:rsid w:val="00123301"/>
     <w:rsid w:val="001235ED"/>
     <w:rsid w:val="00123A86"/>
     <w:rsid w:val="00123B72"/>
     <w:rsid w:val="00124218"/>
     <w:rsid w:val="0012472E"/>
     <w:rsid w:val="0012473F"/>
     <w:rsid w:val="001261EE"/>
     <w:rsid w:val="0012653F"/>
     <w:rsid w:val="00126D63"/>
     <w:rsid w:val="001311BD"/>
     <w:rsid w:val="00131BD6"/>
     <w:rsid w:val="00132119"/>
     <w:rsid w:val="001322B4"/>
     <w:rsid w:val="00133477"/>
     <w:rsid w:val="0013404B"/>
     <w:rsid w:val="00134574"/>
     <w:rsid w:val="00134D31"/>
@@ -16191,50 +16034,51 @@
     <w:rsid w:val="00187CBB"/>
     <w:rsid w:val="001905C4"/>
     <w:rsid w:val="00190A06"/>
     <w:rsid w:val="00190AFE"/>
     <w:rsid w:val="00191355"/>
     <w:rsid w:val="00191FE7"/>
     <w:rsid w:val="0019312E"/>
     <w:rsid w:val="001936AC"/>
     <w:rsid w:val="0019416D"/>
     <w:rsid w:val="00194A7F"/>
     <w:rsid w:val="00195536"/>
     <w:rsid w:val="00195BAD"/>
     <w:rsid w:val="00196A46"/>
     <w:rsid w:val="0019706F"/>
     <w:rsid w:val="00197DE6"/>
     <w:rsid w:val="001A0186"/>
     <w:rsid w:val="001A0CC1"/>
     <w:rsid w:val="001A3340"/>
     <w:rsid w:val="001A363D"/>
     <w:rsid w:val="001A3D06"/>
     <w:rsid w:val="001A3EC4"/>
     <w:rsid w:val="001A4C1E"/>
     <w:rsid w:val="001A4F32"/>
     <w:rsid w:val="001A62CD"/>
     <w:rsid w:val="001A6632"/>
+    <w:rsid w:val="001A794C"/>
     <w:rsid w:val="001A7BC6"/>
     <w:rsid w:val="001A7BF2"/>
     <w:rsid w:val="001B0C91"/>
     <w:rsid w:val="001B0F98"/>
     <w:rsid w:val="001B1CE3"/>
     <w:rsid w:val="001B2B28"/>
     <w:rsid w:val="001B2FD2"/>
     <w:rsid w:val="001B3294"/>
     <w:rsid w:val="001B3B4D"/>
     <w:rsid w:val="001B4097"/>
     <w:rsid w:val="001B492B"/>
     <w:rsid w:val="001B5183"/>
     <w:rsid w:val="001B55F8"/>
     <w:rsid w:val="001B5D69"/>
     <w:rsid w:val="001B631A"/>
     <w:rsid w:val="001B6A93"/>
     <w:rsid w:val="001B77BC"/>
     <w:rsid w:val="001B7FC1"/>
     <w:rsid w:val="001C02DB"/>
     <w:rsid w:val="001C2201"/>
     <w:rsid w:val="001C33E5"/>
     <w:rsid w:val="001C3D6F"/>
     <w:rsid w:val="001C4534"/>
     <w:rsid w:val="001C4F78"/>
     <w:rsid w:val="001C56DA"/>
@@ -16470,50 +16314,51 @@
     <w:rsid w:val="002F2CA7"/>
     <w:rsid w:val="002F44DF"/>
     <w:rsid w:val="002F5063"/>
     <w:rsid w:val="002F6591"/>
     <w:rsid w:val="002F79FD"/>
     <w:rsid w:val="002F7D51"/>
     <w:rsid w:val="002F7E71"/>
     <w:rsid w:val="00301012"/>
     <w:rsid w:val="0030176D"/>
     <w:rsid w:val="00301783"/>
     <w:rsid w:val="00302562"/>
     <w:rsid w:val="00302D35"/>
     <w:rsid w:val="003032D3"/>
     <w:rsid w:val="00303719"/>
     <w:rsid w:val="0030403D"/>
     <w:rsid w:val="00305996"/>
     <w:rsid w:val="00307837"/>
     <w:rsid w:val="003078B6"/>
     <w:rsid w:val="003107A7"/>
     <w:rsid w:val="00310C93"/>
     <w:rsid w:val="0031145F"/>
     <w:rsid w:val="003118F5"/>
     <w:rsid w:val="00312A85"/>
     <w:rsid w:val="00312B95"/>
     <w:rsid w:val="00313127"/>
+    <w:rsid w:val="0031348D"/>
     <w:rsid w:val="003145BD"/>
     <w:rsid w:val="0031478B"/>
     <w:rsid w:val="003148D7"/>
     <w:rsid w:val="00315760"/>
     <w:rsid w:val="00315980"/>
     <w:rsid w:val="0031698F"/>
     <w:rsid w:val="00316F0D"/>
     <w:rsid w:val="003213D8"/>
     <w:rsid w:val="00322719"/>
     <w:rsid w:val="00323079"/>
     <w:rsid w:val="00323D5A"/>
     <w:rsid w:val="00323DC9"/>
     <w:rsid w:val="00324EDD"/>
     <w:rsid w:val="0032519B"/>
     <w:rsid w:val="00325AA1"/>
     <w:rsid w:val="00326130"/>
     <w:rsid w:val="00327AB6"/>
     <w:rsid w:val="0033011A"/>
     <w:rsid w:val="00330F3C"/>
     <w:rsid w:val="003316E2"/>
     <w:rsid w:val="003319B8"/>
     <w:rsid w:val="0033476B"/>
     <w:rsid w:val="00334A98"/>
     <w:rsid w:val="00334D63"/>
     <w:rsid w:val="0033528A"/>
@@ -16751,50 +16596,51 @@
     <w:rsid w:val="004759A5"/>
     <w:rsid w:val="00475DCC"/>
     <w:rsid w:val="00475EC5"/>
     <w:rsid w:val="004760AA"/>
     <w:rsid w:val="0047643F"/>
     <w:rsid w:val="00477463"/>
     <w:rsid w:val="0047784C"/>
     <w:rsid w:val="00480DFE"/>
     <w:rsid w:val="00481167"/>
     <w:rsid w:val="004824C1"/>
     <w:rsid w:val="0048338E"/>
     <w:rsid w:val="0048372C"/>
     <w:rsid w:val="00484196"/>
     <w:rsid w:val="00484B5C"/>
     <w:rsid w:val="00484CBC"/>
     <w:rsid w:val="00484CF8"/>
     <w:rsid w:val="00484E3D"/>
     <w:rsid w:val="00485E92"/>
     <w:rsid w:val="004863F1"/>
     <w:rsid w:val="0048664C"/>
     <w:rsid w:val="00486774"/>
     <w:rsid w:val="004875EB"/>
     <w:rsid w:val="00487F4D"/>
     <w:rsid w:val="004904FE"/>
     <w:rsid w:val="00490549"/>
+    <w:rsid w:val="00490F74"/>
     <w:rsid w:val="00491053"/>
     <w:rsid w:val="004918FC"/>
     <w:rsid w:val="00493192"/>
     <w:rsid w:val="00493E2E"/>
     <w:rsid w:val="00494592"/>
     <w:rsid w:val="0049493F"/>
     <w:rsid w:val="00494B4B"/>
     <w:rsid w:val="00494B83"/>
     <w:rsid w:val="004958F6"/>
     <w:rsid w:val="00495944"/>
     <w:rsid w:val="0049600F"/>
     <w:rsid w:val="004973EC"/>
     <w:rsid w:val="004977B1"/>
     <w:rsid w:val="004A0782"/>
     <w:rsid w:val="004A10CE"/>
     <w:rsid w:val="004A13AA"/>
     <w:rsid w:val="004A2268"/>
     <w:rsid w:val="004A2C14"/>
     <w:rsid w:val="004A3937"/>
     <w:rsid w:val="004A3E7A"/>
     <w:rsid w:val="004A548F"/>
     <w:rsid w:val="004A6C95"/>
     <w:rsid w:val="004A6D6A"/>
     <w:rsid w:val="004A746E"/>
     <w:rsid w:val="004B0137"/>
@@ -18441,50 +18287,51 @@
     <w:rsid w:val="00CF23B8"/>
     <w:rsid w:val="00CF29F2"/>
     <w:rsid w:val="00CF3F6B"/>
     <w:rsid w:val="00CF434E"/>
     <w:rsid w:val="00CF6201"/>
     <w:rsid w:val="00CF652E"/>
     <w:rsid w:val="00CF7461"/>
     <w:rsid w:val="00CF77BA"/>
     <w:rsid w:val="00D008DD"/>
     <w:rsid w:val="00D023A6"/>
     <w:rsid w:val="00D02613"/>
     <w:rsid w:val="00D059AF"/>
     <w:rsid w:val="00D066C1"/>
     <w:rsid w:val="00D06EF4"/>
     <w:rsid w:val="00D07761"/>
     <w:rsid w:val="00D07DDF"/>
     <w:rsid w:val="00D07FA7"/>
     <w:rsid w:val="00D10A3E"/>
     <w:rsid w:val="00D110DA"/>
     <w:rsid w:val="00D1191F"/>
     <w:rsid w:val="00D12577"/>
     <w:rsid w:val="00D13273"/>
     <w:rsid w:val="00D15462"/>
     <w:rsid w:val="00D155C8"/>
     <w:rsid w:val="00D15653"/>
+    <w:rsid w:val="00D160C1"/>
     <w:rsid w:val="00D1684E"/>
     <w:rsid w:val="00D169BE"/>
     <w:rsid w:val="00D16C55"/>
     <w:rsid w:val="00D17BBF"/>
     <w:rsid w:val="00D20DE9"/>
     <w:rsid w:val="00D20DFC"/>
     <w:rsid w:val="00D21693"/>
     <w:rsid w:val="00D217BC"/>
     <w:rsid w:val="00D22BD2"/>
     <w:rsid w:val="00D231F4"/>
     <w:rsid w:val="00D23C96"/>
     <w:rsid w:val="00D24931"/>
     <w:rsid w:val="00D24A6A"/>
     <w:rsid w:val="00D24F09"/>
     <w:rsid w:val="00D24F85"/>
     <w:rsid w:val="00D251EF"/>
     <w:rsid w:val="00D2560C"/>
     <w:rsid w:val="00D263E3"/>
     <w:rsid w:val="00D26BAF"/>
     <w:rsid w:val="00D277E8"/>
     <w:rsid w:val="00D309BB"/>
     <w:rsid w:val="00D30B9A"/>
     <w:rsid w:val="00D32489"/>
     <w:rsid w:val="00D32FAA"/>
     <w:rsid w:val="00D3369F"/>
@@ -22383,90 +22230,94 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{409F7590-8186-4EFA-9760-7D6BE9C66855}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5959</Words>
-[...3 lines deleted...]
-  <Paragraphs>374</Paragraphs>
+  <Words>5586</Words>
+  <Characters>31844</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>265</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NZ - China Strategic Research Alliance 2026 proposal template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37049</CharactersWithSpaces>
+  <CharactersWithSpaces>37356</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>New Zealand - China Strategic Research Alliance 2026 Investment Round Proposal Template</dc:title>
+  <dc:title>NZ - China Strategic Research Alliance 2026 proposal template</dc:title>
   <dc:subject/>
-  <dc:creator>Ministry of Business, Innovation &amp; Employment</dc:creator>
-  <cp:keywords>MAKO ID 187093055</cp:keywords>
+  <dc:creator>Moth Wilcox</dc:creator>
+  <cp:keywords>NZ - China Strategic Research Alliance 2026 proposal template</cp:keywords>
+  <dc:description>Published April 2026</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SetDate">
     <vt:lpwstr>2024-02-28T00:37:08Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_Name">
     <vt:lpwstr>UNCLASSIFIED</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_SiteId">
     <vt:lpwstr>78b2bd11-e42b-47ea-b011-2e04c3af5ec1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_738466f7-346c-47bb-a4d2-4a6558d61975_ActionId">
     <vt:lpwstr>d07cc88b-9596-42a8-9402-516d47fff4d9</vt:lpwstr>